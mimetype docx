--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -874,200 +874,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ESLO, du portrait sonore au paysage digital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La liaison à Orléans, corpus et changement linguistique: une première étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (01), pp.41 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269516000399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01679544v1</w:t>
+                <w:t xml:space="preserve">hal-01679359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison à Orléans, corpus et changement linguistique: une première étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ESLO, du portrait sonore au paysage digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959269516000399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01679359v1</w:t>
+                <w:t xml:space="preserve">halshs-01679544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition des liaisons après les clitiques préverbaux est-elle spécifique ? Apport d'une expérimentation à grande échelle</w:t>
               </w:r>
@@ -1687,342 +1687,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01357263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison acquisition, word segmentation and construction in French: A usage based account</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rattachement lexical de la liaison : une expérience d'amorçage chez des enfants pré-lecteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.557-596. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.355-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0305000908009124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2009.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718002v2</w:t>
+                <w:t xml:space="preserve">hal-00859125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rattachement lexical de la liaison : une expérience d'amorçage chez des enfants pré-lecteurs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gallot</w:t>
+                <w:t xml:space="preserve">La liaison : Effets de la fréquence et du rapport à l'écrit sur son acquisition et son usage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'Infantile </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.17-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00859125v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison : Effets de la fréquence et du rapport à l'écrit sur son acquisition et son usage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liaison acquisition, word segmentation and construction in French: A usage based account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Infantile </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.557-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305000908009124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859129v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage-based account of the acquisition of liaison: evidence from sensitivity to plural / singular orientation of nouns</w:t>
               </w:r>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102, pp.342-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2452,51 +2452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, La liaison : de la phonologie à la cognition., 39 (158), pp.38-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2556,234 +2556,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trop. L’intensité sans excès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Abouda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Chaû Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Colloque international annuel de l'AFLS, « Le français en marche et en marge(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05449069v1</w:t>
+                <w:t xml:space="preserve">hal-05473936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Badin</w:t>
+                <w:t xml:space="preserve">Trop. L’intensité sans excès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">28e Colloque international annuel de l'AFLS, « Le français en marche et en marge(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473936v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05449069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'ESLO à ESLO-FLEU : enjeux méthodologiques de la structuration de données pour la linguistique et la didactique du FLE</w:t>
               </w:r>
@@ -2858,489 +2858,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05031145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la variation dans ESLO à travers l’usage des liaisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La liaison dans un module d'ESLO-FLEU : mise en œuvre pour un cours de phonologie du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Gemmeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - D'Orléans à Sherbrooke, quelles variations diatopiques du français parlé?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475023v1</w:t>
+                <w:t xml:space="preserve">halshs-04475012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison dans un module d'ESLO-FLEU : mise en œuvre pour un cours de phonologie du français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Britta Gemmeke</w:t>
+                <w:t xml:space="preserve">Un demi-siècle avec ESLO : genèse et histoire d’un corpus oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flora Badin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international de linguistique de Dakar 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04475012v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04474971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Badin</w:t>
+                <w:t xml:space="preserve">Liaison in ESLO-FLEU: annotation model and didactic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Gemmeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t>
+              <w:t xml:space="preserve">Workshop : Spoken language corpora as a teaching-learning resource for French as a foreign language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Skrovec; Britta Thörle, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144287v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04474860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle avec ESLO : genèse et histoire d’un corpus oral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Hamma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Skrovec</w:t>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de linguistique de Dakar 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04474971v1</w:t>
+                <w:t xml:space="preserve">hal-04144287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison in ESLO-FLEU: annotation model and didactic use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer la variation dans ESLO à travers l’usage des liaisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Spoken language corpora as a teaching-learning resource for French as a foreign language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Skrovec; Britta Thörle, Jun 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude - D'Orléans à Sherbrooke, quelles variations diatopiques du français parlé?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04474860v1</w:t>
+                <w:t xml:space="preserve">halshs-04475023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix et enjeux pour la constitution du corpus ESLO</w:t>
               </w:r>
@@ -3620,51 +3620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de quelques exceptions aux règles de la liaison et de l'élision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,381 +4266,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03405068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t>
+                <w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flora Badin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Côté</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loic Liegeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962479v1</w:t>
+                <w:t xml:space="preserve">hal-01941161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace(s) du locuteur et corpus numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+                <w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacobson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ganaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Floral 2017</w:t>
+              <w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03405090v1</w:t>
+                <w:t xml:space="preserve">hal-01962479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace(s) du locuteur et corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Floral 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941161v1</w:t>
+                <w:t xml:space="preserve">halshs-03405090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transcripteur transcrit : retour d'expérience à partir du corpus des ESLO</w:t>
               </w:r>
@@ -5524,51 +5524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le langage oral de l'enfant scolarisé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6363,51 +6363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier-Jacques Duché; Christophe-Loïc Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens de Bichat : Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Expansion, formation et éditions, pp.230-244, 2006, 2-7046-1714-7</w:t>
@@ -6779,51 +6779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E2C9094"/>
+    <w:nsid w:val="1DF89D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7010,51 +7010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-dugua" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3104-6784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119297256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095883v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.219.0017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357520v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siccardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718002v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000908009124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95SN7PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718014v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.07.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2005.2661" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05449069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gemmeke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Stroppa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gerstenberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833-001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.110.02dug" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.11546" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baclesse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01272976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-dugua" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3104-6784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119297256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095883v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.219.0017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357520v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siccardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95SN7PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718002v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000908009124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718014v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.07.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2005.2661" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05449069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475012v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gemmeke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Stroppa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gerstenberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833-001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.110.02dug" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.11546" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baclesse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01272976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>