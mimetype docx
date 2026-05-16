--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -874,148 +874,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison à Orléans, corpus et changement linguistique: une première étude exploratoire</w:t>
+                <w:t xml:space="preserve">L'acquisition des liaisons après les clitiques préverbaux est-elle spécifique ? Apport d'une expérimentation à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baude</w:t>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (01), pp.41 - 54. </w:t>
+              <w:t xml:space="preserve">, 2017, La liaison en français contemporain: normes, usages, acquisitions, 27 (01), pp.73 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959269516000399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0959269516000387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679359v1</w:t>
+                <w:t xml:space="preserve">hal-01674595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ESLO, du portrait sonore au paysage digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1039,165 +1078,126 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01679544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition des liaisons après les clitiques préverbaux est-elle spécifique ? Apport d'une expérimentation à grande échelle</w:t>
+                <w:t xml:space="preserve">La liaison à Orléans, corpus et changement linguistique: une première étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La liaison en français contemporain: normes, usages, acquisitions, 27 (01), pp.73 - 86. </w:t>
+              <w:t xml:space="preserve">, 2017, 27 (01), pp.41 - 54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959269516000387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0959269516000399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674595v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition des liaisons prénominales : complémentarité des approches transversale et longitudinale</w:t>
               </w:r>
@@ -1398,316 +1398,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un grand corpus oral « disponible » : le corpus d'Orléans 1 1968-2012</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Linda Hriba</w:t>
+                <w:t xml:space="preserve">Le rôle de l'usage sur le développement des constructions nominales chez les enfants pré-lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 53 (2), pp.17-46</w:t>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La linguistique fondée sur l’usage : approches théoriques et analyses, 62, pp.129-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01163053v1</w:t>
+                <w:t xml:space="preserve">halshs-01357263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)faire le corpus d'Orléans quarante ans après : quoi de neuf, linguiste ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Un grand corpus oral « disponible » : le corpus d'Orléans 1 1968-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Hriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Varia, 10, pp.99-118</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 53 (2), pp.17-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162479v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01163053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'usage sur le développement des constructions nominales chez les enfants pré-lecteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+                <w:t xml:space="preserve">(Re)faire le corpus d'Orléans quarante ans après : quoi de neuf, linguiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La linguistique fondée sur l’usage : approches théoriques et analyses, 62, pp.129-148</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Varia, 10, pp.99-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01357263v1</w:t>
+                <w:t xml:space="preserve">hal-01162479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rattachement lexical de la liaison : une expérience d'amorçage chez des enfants pré-lecteurs.</w:t>
               </w:r>
@@ -2138,51 +2138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pour un modèle de l'acquisition des liaisons basé sur l'usage : trois études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2254,51 +2254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un modèle de l'acquisition des liaisons basé sur l'usage : trois études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2556,886 +2556,886 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t>
+                <w:t xml:space="preserve">D'ESLO à ESLO-FLEU : enjeux méthodologiques de la structuration de données pour la linguistique et la didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Les articles de données en science humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473936v1</w:t>
+                <w:t xml:space="preserve">halshs-05031145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trop. L’intensité sans excès</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+                <w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Chaû Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Colloque international annuel de l'AFLS, « Le français en marche et en marge(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05449069v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'ESLO à ESLO-FLEU : enjeux méthodologiques de la structuration de données pour la linguistique et la didactique du FLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Badin</w:t>
+                <w:t xml:space="preserve">Trop. L’intensité sans excès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les articles de données en science humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">28e Colloque international annuel de l'AFLS, « Le français en marche et en marge(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05031145v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05449069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison dans un module d'ESLO-FLEU : mise en œuvre pour un cours de phonologie du français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix et enjeux pour la constitution du corpus ESLO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Gemmeke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flora Badin</w:t>
+                <w:t xml:space="preserve">Yvan Stroppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude - D'Orléans à Sherbrooke, quelles variations diatopiques du français parlé?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475012v1</w:t>
+                <w:t xml:space="preserve">halshs-04475030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle avec ESLO : genèse et histoire d’un corpus oral</w:t>
+                <w:t xml:space="preserve">La liaison dans un module d'ESLO-FLEU : mise en œuvre pour un cours de phonologie du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Hamma</w:t>
+                <w:t xml:space="preserve">Britta Gemmeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Skrovec</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de linguistique de Dakar 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">11èmes Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04474971v1</w:t>
+                <w:t xml:space="preserve">halshs-04475012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison in ESLO-FLEU: annotation model and didactic use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Britta Gemmeke</w:t>
+                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Spoken language corpora as a teaching-learning resource for French as a foreign language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Skrovec; Britta Thörle, Jun 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04474860v1</w:t>
+                <w:t xml:space="preserve">hal-04144287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer la variation dans ESLO à travers l’usage des liaisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude - D'Orléans à Sherbrooke, quelles variations diatopiques du français parlé?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144287v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la variation dans ESLO à travers l’usage des liaisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un demi-siècle avec ESLO : genèse et histoire d’un corpus oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - D'Orléans à Sherbrooke, quelles variations diatopiques du français parlé?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque international de linguistique de Dakar 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475023v1</w:t>
+                <w:t xml:space="preserve">halshs-04474971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix et enjeux pour la constitution du corpus ESLO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Skrovec</w:t>
+                <w:t xml:space="preserve">Liaison in ESLO-FLEU: annotation model and didactic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Gemmeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Stroppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - D'Orléans à Sherbrooke, quelles variations diatopiques du français parlé?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop : Spoken language corpora as a teaching-learning resource for French as a foreign language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Skrovec; Britta Thörle, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04475030v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04474860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des liaisons lors de lectures partagées – Une étude exploratoire à partir du module « Livres pour enfants » d’ESLO</w:t>
               </w:r>
@@ -3460,51 +3460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Orleans, France. pp.09006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3620,51 +3620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de quelques exceptions aux règles de la liaison et de l'élision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ganaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées de linguistique de corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4164,77 +4164,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transcription, entre donnée primaire et donnée secondaire L’empreinte du transcripteur en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Hriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4266,424 +4266,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03405068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t>
+                <w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Liegeois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ganaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941161v1</w:t>
+                <w:t xml:space="preserve">hal-01962479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace(s) du locuteur et corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t>
+              <w:t xml:space="preserve">Rencontres Floral 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962479v1</w:t>
+                <w:t xml:space="preserve">halshs-03405090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace(s) du locuteur et corpus numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+                <w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacobson</w:t>
+                <w:t xml:space="preserve">Loic Liegeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Dugua</w:t>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Floral 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03405090v1</w:t>
+                <w:t xml:space="preserve">hal-01941161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transcripteur transcrit : retour d'expérience à partir du corpus des ESLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Hriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4721,51 +4721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les ESLOs, du portrait sonore au paysage digital »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4803,51 +4803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la liaison dans le corpus des ESLOs : vers de nouveaux (z)ouvrages de référence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4879,273 +4879,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Zay et la mémoire orale : du politique au scientifique, de l’ État à la ville, d’hier à aujourd’hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Zay : la culture et les langues Invention/Reconnaissance/Postérité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Orléans / Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165944v1</w:t>
+                <w:t xml:space="preserve">halshs-01165957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Procédure d’anonymisation et traitement automatique : l’expérience d’ESLO »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Jean Zay et la mémoire orale : du politique au scientifique, de l’ État à la ville, d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études ATALA, Ethique et TAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Jean Zay : la culture et les langues Invention/Reconnaissance/Postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orléans / Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165957v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la liaison dans le corpus ESLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées PFC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5170,77 +5170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire : la norme, la variation, le linguiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Hriba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 e Colloque international du CerLiCO "Transcrire, Ecrire, Formaliser 2"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5265,51 +5265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation en réserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5429,51 +5429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la liaison chez l'enfant francophone : formes lexicales des Mots 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème journées d'étude sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5852,247 +5852,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage-Based Theories and Construction of the Determiner-Noun Group Among French-Speaking Children</w:t>
+                <w:t xml:space="preserve">Variation in space and society - The case of interviewers and transcribers in a corpus of spoken French (ESLO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Handbook of Usage-Based Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus Dialectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110, John Benjamins Publishing Company, pp.34-57, 2023, Studies in Corpus Linguistics, 9789027213983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/scl.110.02dug⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04474690v1</w:t>
+                <w:t xml:space="preserve">halshs-04474621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in space and society - The case of interviewers and transcribers in a corpus of spoken French (ESLO)</w:t>
+                <w:t xml:space="preserve">Usage-Based Theories and Construction of the Determiner-Noun Group Among French-Speaking Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Diaz-Campos; Sonia Balasch. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Dialectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Handbook of Usage-Based Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.289-303, 2023, Blackwell Handbooks in Linguistics, 978-1-119-83983-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.110.02dug⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04474621v1</w:t>
+                <w:t xml:space="preserve">halshs-04474690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’approuve-t-on dans une omelette ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6134,77 +6134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zay et la mémoire orale. Du politique au scientifique, de l'État à la ville, d'hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Zay Invention, Reconnaissance, Postérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6779,51 +6779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DF89D48"/>
+    <w:nsid w:val="2D7532F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7010,51 +7010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-dugua" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3104-6784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119297256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095883v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.219.0017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357520v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siccardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95SN7PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718002v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000908009124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718014v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.07.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2005.2661" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05449069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475012v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gemmeke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Stroppa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gerstenberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833-001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.110.02dug" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.11546" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baclesse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01272976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-dugua" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3104-6784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119297256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095883v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.219.0017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000399" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357520v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siccardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95SN7PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718002v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000908009124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718014v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.07.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269506002663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/540161E571583B2ABDCD43178C2E6AB576B50F2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718026v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2005.2661" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05449069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Stroppa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gemmeke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gerstenberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833-001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.110.02dug" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.11546" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baclesse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01272976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>