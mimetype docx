--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1585,51 +1585,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
+                <w:t xml:space="preserve">Agar extraction by-products from gelidium sesquipedale as a source of glycerol-galactosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Lebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
@@ -1668,102 +1668,102 @@
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (12), pp.3364. </w:t>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949392v1</w:t>
+                <w:t xml:space="preserve">hal-02626391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar extraction by-products from gelidium sesquipedale as a source of glycerol-galactosides</w:t>
+                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Lebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
@@ -1802,78 +1802,78 @@
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (12), pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626391v1</w:t>
+                <w:t xml:space="preserve">hal-04949392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid hydrolysis of xylan polysaccharides fractions isolated from argan (Argania spinosa) leaves</w:t>
               </w:r>
@@ -2100,672 +2100,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of the hybrid larch (Larix x eurolepis Henry) to cadmium exposure and distribution of cadmium in plantlets</w:t>
+                <w:t xml:space="preserve">Douglas fir (Pseudotsuga menziesii) plantlets responses to As, Pb, and Sb-contaminated soils from former mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6094-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636839v1</w:t>
+                <w:t xml:space="preserve">hal-01257399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Investigation of Cell Wall Xylan Polysaccharides from the Leaves of Algerian Argania spinosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Physiological responses of the hybrid larch (Larix x eurolepis Henry) to cadmium exposure and distribution of cadmium in plantlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21111587⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (9), pp.8617-8626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6094-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291964v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas fir (Pseudotsuga menziesii) plantlets responses to As, Pb, and Sb-contaminated soils from former mines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Structural Investigation of Cell Wall Xylan Polysaccharides from the Leaves of Algerian Argania spinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kaid-Harche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, in press. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules21111587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257399v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of cell wall pectin in tomato cell suspension in response to cadmium and zinc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Douglas fir ( pseudotsuga menziesii ) plantlets responses to as, PB, and sb-contaminated soils from former mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Muschitz</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marilyne Soubrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-015-2000-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257588v1</w:t>
+                <w:t xml:space="preserve">hal-04949995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas fir ( pseudotsuga menziesii ) plantlets responses to as, PB, and sb-contaminated soils from former mines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modifications of cell wall pectin in tomato cell suspension in response to cadmium and zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (11), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-015-2000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949995v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoremediation of Cadmium- Contaminated Soils by Young Douglas Fir Trees: Effects of Cadmium Exposure on Cell Wall Composition</w:t>
               </w:r>
@@ -2777,51 +2777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (7-8), pp.790-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,51 +3152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3522,64 +3522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of cultured tomato cells subjected to excess zinc: role of cell wall in zinc compartmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3665,64 +3665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (3), pp.597-602. </w:t>
@@ -3766,252 +3766,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities of de-N-glycosylation are ubiquitously found in tomato plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">De-N-glycosylation activities are found in every part of the tomato plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.C. Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Morvan</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 28 (6), pp.557-565. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 28 (6), pp.557-565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121549v1</w:t>
+                <w:t xml:space="preserve">hal-00684485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-N-glycosylation activities are found in every part of the tomato plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Activities of de-N-glycosylation are ubiquitously found in tomato plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morvan</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 28 (6), pp.557-565</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 28 (6), pp.557-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-006-0051-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684485v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4690,77 +4690,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle des pectines dans les réponses physiologiques des cellules de tomate soumises à un stress métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4847,51 +4847,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and valorization of Aristida pungens hemicelluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Chaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,51 +4899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorisation des ressources : applications biotechnologiques dans les agrosystèmes arides et sahariens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Djerba, Tunisia</w:t>
@@ -5004,77 +5004,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Adhesion, Separation and Guidance in Compatible Plant Reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. A. Roberts and Z. Gonzalez-Carranza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Plant Reviews Volume 25: Plant Cell Separation and Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing Ltd, pp.69-90, 2007, </w:t>
@@ -5281,51 +5281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Maino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandoval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8020074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Melloni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/allergy.6.049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11111331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarek M&#233;barki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Hachem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2024.2403783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;barki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeron-Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04253-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rromir Ko&#231;i" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8100958" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02935776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Abir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00377H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Zeroual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine El Bakkal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mansori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101125" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid-Harche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23312009.2017.1370684" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issawi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Muhieddine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-017-9782-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111587" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2015.1086297" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muschitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-2000-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Astier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.856849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ropartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1156-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPGB5WB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Krausz, P." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPV478DB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-009-0354-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00687060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Chaa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.04.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPBN8D05-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-006-0051-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02512958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988824.ch4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Maino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandoval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8020074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Melloni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/allergy.6.049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11111331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarek M&#233;barki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Hachem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2024.2403783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;barki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeron-Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04253-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rromir Ko&#231;i" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8100958" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02935776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Abir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00377H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Zeroual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine El Bakkal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mansori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101125" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid-Harche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23312009.2017.1370684" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issawi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Muhieddine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-017-9782-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2015.1086297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111587" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muschitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-2000-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Astier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.856849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ropartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1156-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPGB5WB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Krausz, P." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPV478DB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-009-0354-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00687060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Chaa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.04.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPBN8D05-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-006-0051-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02512958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988824.ch4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>