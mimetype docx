--- v1 (2026-04-12)
+++ v2 (2026-05-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1585,51 +1585,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar extraction by-products from gelidium sesquipedale as a source of glycerol-galactosides</w:t>
+                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Lebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
@@ -1668,2398 +1668,2264 @@
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (12), pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626391v1</w:t>
+                <w:t xml:space="preserve">hal-04949392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acid hydrolysis of xylan polysaccharides fractions isolated from argan (Argania spinosa) leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kaid-Harche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
+              <w:t xml:space="preserve">Cogent Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.1370684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23312009.2017.1370684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949392v1</w:t>
+                <w:t xml:space="preserve">hal-03291953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid hydrolysis of xylan polysaccharides fractions isolated from argan (Argania spinosa) leaves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+                <w:t xml:space="preserve">Unexpected features of exponentially growing Tobacco Bright Yellow-2 cell suspension culture in relation to excreted extracellular polysaccharides and cell wall composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Muhieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (5), pp.585 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10719-017-9782-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23312009.2017.1370684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03291953v1</w:t>
+                <w:t xml:space="preserve">hal-01738011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected features of exponentially growing Tobacco Bright Yellow-2 cell suspension culture in relation to excreted extracellular polysaccharides and cell wall composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Riou</w:t>
+                <w:t xml:space="preserve">Physiological responses of the hybrid larch (Larix x eurolepis Henry) to cadmium exposure and distribution of cadmium in plantlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (9), pp.8617-8626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6094-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10719-017-9782-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01738011v1</w:t>
+                <w:t xml:space="preserve">hal-02636839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas fir (Pseudotsuga menziesii) plantlets responses to As, Pb, and Sb-contaminated soils from former mines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Investigation of Cell Wall Xylan Polysaccharides from the Leaves of Algerian Argania spinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadda Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bonet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kaid-Harche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21111587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257399v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of the hybrid larch (Larix x eurolepis Henry) to cadmium exposure and distribution of cadmium in plantlets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Douglas fir (Pseudotsuga menziesii) plantlets responses to As, Pb, and Sb-contaminated soils from former mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bonet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Saladin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6094-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636839v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Investigation of Cell Wall Xylan Polysaccharides from the Leaves of Algerian Argania spinosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Modifications of cell wall pectin in tomato cell suspension in response to cadmium and zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (11), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-015-2000-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21111587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03291964v1</w:t>
+                <w:t xml:space="preserve">hal-01257588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas fir ( pseudotsuga menziesii ) plantlets responses to as, PB, and sb-contaminated soils from former mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bonet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Soubrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (6), pp.559-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15226514.2015.1086297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of cell wall pectin in tomato cell suspension in response to cadmium and zinc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+                <w:t xml:space="preserve">Phytoremediation of Cadmium- Contaminated Soils by Young Douglas Fir Trees: Effects of Cadmium Exposure on Cell Wall Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7-8), pp.790-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2013.856849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11738-015-2000-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257588v1</w:t>
+                <w:t xml:space="preserve">hal-00941467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremediation of Cadmium- Contaminated Soils by Young Douglas Fir Trees: Effects of Cadmium Exposure on Cell Wall Composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.1100-1110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2013.856849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00941467v1</w:t>
+                <w:t xml:space="preserve">hal-00935715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Optimization of lead and cadmium binding by oxidation of biosorbent polysaccharidic moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (7), pp.3877-3885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-012-1156-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935715v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of lead and cadmium binding by oxidation of biosorbent polysaccharidic moieties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.1100-1110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00935710v1</w:t>
+                <w:t xml:space="preserve">hal-00926585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Krausz</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Krausz, P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioressource</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.1100-1110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926585v1</w:t>
+                <w:t xml:space="preserve">hal-02643768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosorption of lead (II) on modified barks explained by the hard and soft acids and bases (HSAB) theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Grafting of aminated oligogalacturonans onto Douglas fir barks. A new route for the enhancement of their lead (II) binding capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">- Krausz, P.</w:t>
+                <w:t xml:space="preserve">D. Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (1-3), pp.279-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643768v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of aminated oligogalacturonans onto Douglas fir barks. A new route for the enhancement of their lead (II) binding capacities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Response of cultured tomato cells subjected to excess zinc: role of cell wall in zinc compartmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.06.027⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (6), pp.1197-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-009-0354-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00697420v1</w:t>
+                <w:t xml:space="preserve">hal-00697151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of cultured tomato cells subjected to excess zinc: role of cell wall in zinc compartmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Isolation ; characterization and valorization of hemicelluloses from Aristida pungens leaves as biomaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Chaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lequart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (3), pp.597-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11738-009-0354-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00697151v1</w:t>
+                <w:t xml:space="preserve">hal-00687060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation ; characterization and valorization of hemicelluloses from Aristida pungens leaves as biomaterial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Activities of de-N-glycosylation are ubiquitously found in tomato plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Karamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.04.017⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (6), pp.557-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-006-0051-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00687060v1</w:t>
+                <w:t xml:space="preserve">hal-02121549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De-N-glycosylation activities are found in every part of the tomato plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (6), pp.557-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684485v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-02121549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif aérosol d'eau de Treignac concentrée pour une utilisation anti-inflammatoire en pneumologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sainte-Laudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4094,87 +3960,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Melloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2025120479. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPOSITION DESTINÉE À ÊTRE APPLIQUÉE SUR UNE BARRIÈRE BIOLOGIQUE EXTERNE ET SON UTILISATION EN DERMO-COSMÉTIQUE ET POUR LE TRAITEMENT DES PLANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4182,371 +4048,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 20211014265. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTILISATION D'UN EXTRAIT OU D'UNE FRACTION D'EXTRAIT D'ALGUE ROUGE AGAROPHYTE COMME ÉLICITEUR/STIMULATEUR DE DÉFENSE VÉGÉTAL ET APPLICATION DUDIT EXTRAIT OU DE LADITE FRACTION D'EXTRAIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Lebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 3897158. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUBSTANCE BIOLOGIQUEMENT ACTIVE, SON PROCEDE DE FABRICATION ET SON UTILISATION COMME AGENT PROTECTEUR D’UN TISSU BIOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Célérier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020128991. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE D'ELICITATION D'UNE PLANTE AU MOYEN D'EXTRAITS DE CHAMPIGNONS MACROSCOPIQUES COMESTIBLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3057438. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4556,51 +4422,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures grâce aux algues rouges marines, une alternative aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4622,51 +4488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://theconversation.com/proteger-les-cultures-grace-aux-algues-rouges-marines-une-alternative-aux-pesticides-238643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4676,154 +4542,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle des pectines dans les réponses physiologiques des cellules de tomate soumises à un stress métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4833,154 +4699,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and valorization of Aristida pungens hemicelluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouari Chaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahouari Chaa</w:t>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Joly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorisation des ressources : applications biotechnologiques dans les agrosystèmes arides et sahariens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4990,151 +4856,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Adhesion, Separation and Guidance in Compatible Plant Reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. A. Roberts and Z. Gonzalez-Carranza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Plant Reviews Volume 25: Plant Cell Separation and Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing Ltd, pp.69-90, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470988824.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5281,51 +5147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Maino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandoval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8020074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Melloni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/allergy.6.049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11111331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarek M&#233;barki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Hachem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2024.2403783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;barki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeron-Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04253-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rromir Ko&#231;i" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8100958" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02935776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Abir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00377H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Zeroual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine El Bakkal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mansori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101125" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid-Harche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23312009.2017.1370684" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issawi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Muhieddine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-017-9782-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2015.1086297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111587" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muschitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-2000-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Astier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.856849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ropartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1156-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPGB5WB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Krausz, P." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPV478DB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Morvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-009-0354-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00687060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Chaa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.04.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPBN8D05-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-006-0051-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02512958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698519v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988824.ch4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Maino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sandoval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8020074" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainte-Laudy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Melloni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/allergy.6.049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11111331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarek M&#233;barki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Hachem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2024.2403783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;barki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeron-Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04253-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rromir Ko&#231;i" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8100958" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02935776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Abir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00377H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Zeroual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine El Bakkal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mansori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101125" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kaid-Harche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23312009.2017.1370684" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Muhieddine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-017-9782-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111587" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2015.1086297" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muschitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-2000-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Astier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.856849" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ropartz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1156-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPGB5WB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643768v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ropartz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Krausz, P." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPV478DB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Morvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-009-0354-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00687060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Chaa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.04.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPBN8D05-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-006-0051-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02512958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988824.ch4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>