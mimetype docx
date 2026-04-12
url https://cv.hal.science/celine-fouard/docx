--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2428,476 +2428,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squelettisation par blocs pour des grands volumes de données 3D: application à la microcirculation cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated method for non-destructive 3D visualisation of plant root architecture using X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kolesik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefen Prohaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of RFIA'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615983v1</w:t>
+                <w:t xml:space="preserve">inria-00615962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematized calculation of optimal coefficients of 3-D chamfer norms</w:t>
+                <w:t xml:space="preserve">Squelettisation par blocs pour des grands volumes de données 3D: application à la microcirculation cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefen Prohaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Westerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of RFIA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308962v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletonization by blocks for large datasets: application to brain microcirculation</w:t>
+                <w:t xml:space="preserve">Systematized calculation of optimal coefficients of 3-D chamfer norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro (ISBI'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Napoli, Italy. pp.214--223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b94107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615970v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated method for non-destructive 3D visualisation of plant root architecture using X-ray tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skeletonization by blocks for large datasets: application to brain microcirculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefen Prohaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Westerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France, France. pp.27</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro (ISBI'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2004, Arlington, VA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615962v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3857,51 +3857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="614BB2E2"/>
+    <w:nsid w:val="1CE60FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4088,51 +4088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-fouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3500-9916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067512v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Spear" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.123.015807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107841" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Veron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-2001-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2588884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meneu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J6MF457-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Borgefors" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.01.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Prohaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Westerhoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.880670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cassot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lauwers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lawers-Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739680500383407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VBLPWD6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2004.06.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPWZQ7FG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spear" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao N'Guyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plaskos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.634" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Prohaska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolesik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcneill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Keraval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-fouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3500-9916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067512v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Spear" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.123.015807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107841" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Veron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-2001-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2588884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meneu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J6MF457-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Borgefors" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.01.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Prohaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Westerhoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.880670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cassot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lauwers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lawers-Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739680500383407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VBLPWD6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2004.06.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPWZQ7FG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spear" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao N'Guyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plaskos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.634" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolesik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Prohaska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcneill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Keraval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>