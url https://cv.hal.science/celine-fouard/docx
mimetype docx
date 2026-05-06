--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -2428,191 +2428,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated method for non-destructive 3D visualisation of plant root architecture using X-ray tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skeletonization by blocks for large datasets: application to brain microcirculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kolesik</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefen Prohaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Westerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France, France. pp.27</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro (ISBI'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2004, Arlington, VA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615962v1</w:t>
+                <w:t xml:space="preserve">inria-00615970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squelettisation par blocs pour des grands volumes de données 3D: application à la microcirculation cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefen Prohaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Westerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,273 +2648,256 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of RFIA'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematized calculation of optimal coefficients of 3-D chamfer norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Napoli, Italy. pp.214--223, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b94107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletonization by blocks for large datasets: application to brain microcirculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated method for non-destructive 3D visualisation of plant root architecture using X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kolesik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefen Prohaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro (ISBI'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, 2004, Arlington, VA, USA, United States</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615970v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3857,51 +3857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CE60FAE"/>
+    <w:nsid w:val="CB98A435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4088,51 +4088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-fouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3500-9916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067512v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Spear" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.123.015807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107841" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Veron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-2001-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2588884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meneu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J6MF457-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Borgefors" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.01.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Prohaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Westerhoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.880670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cassot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lauwers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lawers-Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739680500383407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VBLPWD6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2004.06.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPWZQ7FG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spear" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao N'Guyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plaskos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.634" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolesik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Prohaska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcneill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Keraval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-fouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3500-9916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067512v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Spear" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.123.015807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107841" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Veron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-2001-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2588884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meneu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J6MF457-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Borgefors" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.01.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Prohaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Westerhoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.880670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cassot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lauwers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lawers-Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739680500383407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VBLPWD6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2004.06.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPWZQ7FG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spear" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao N'Guyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plaskos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.634" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Prohaska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolesik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcneill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Keraval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>