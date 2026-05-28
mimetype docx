--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1702,273 +1702,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic 3D seed location and orientation in CT images for prostate brachytherapy</w:t>
+                <w:t xml:space="preserve">A modular CT/MRI-guided Teleoperation Platform for Robot Assisted Punctures Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu-Giao N'Guyen</w:t>
+                <w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Biomedical Imaging 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Beijing, China. pp.1320-1323</w:t>
+              <w:t xml:space="preserve">CARS 2014 - 28th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018287v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular CT/MRI-guided Teleoperation Platform for Robot Assisted Punctures Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic 3D seed location and orientation in CT images for prostate brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Giao N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ederson Antônio Gomes Dorileô</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2014 - 28th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Biomedical Imaging 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beijing, China. pp.1320-1323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275609v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional radiology robot for CT and MRI guided percutaneous interventions</w:t>
               </w:r>
@@ -2428,208 +2428,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletonization by blocks for large datasets: application to brain microcirculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated method for non-destructive 3D visualisation of plant root architecture using X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kolesik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefen Prohaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro (ISBI'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, 2004, Arlington, VA, USA, United States</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montpellier, France, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615970v1</w:t>
+                <w:t xml:space="preserve">inria-00615962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squelettisation par blocs pour des grands volumes de données 3D: application à la microcirculation cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefen Prohaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Westerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,256 +2631,273 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of RFIA'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematized calculation of optimal coefficients of 3-D chamfer norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Napoli, Italy. pp.214--223, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b94107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated method for non-destructive 3D visualisation of plant root architecture using X-ray tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skeletonization by blocks for large datasets: application to brain microcirculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefen Prohaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Westerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France, France. pp.27</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro (ISBI'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2004, Arlington, VA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615962v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3857,51 +3857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB98A435"/>
+    <w:nsid w:val="BA022A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4088,51 +4088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-fouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3500-9916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067512v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Spear" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.123.015807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107841" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Veron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-2001-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2588884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meneu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J6MF457-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Borgefors" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.01.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Prohaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Westerhoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.880670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cassot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lauwers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lawers-Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739680500383407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VBLPWD6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2004.06.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPWZQ7FG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spear" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao N'Guyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plaskos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.634" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Prohaska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolesik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcneill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Keraval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-fouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3500-9916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067512v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Spear" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lecesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.123.015807" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107841" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Veron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-018-2001-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2588884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meneu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J6MF457-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Taillant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMB.2007.910262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Borgefors" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.01.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Prohaska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Westerhoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.880670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cassot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lauwers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lawers-Cances" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10739680500383407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VBLPWD6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2004.06.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPWZQ7FG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spear" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao N'Guyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plaskos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.634" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolesik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Prohaska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcneill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Keraval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00308884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>