--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1157,1771 +1157,1771 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Capital of Scenery: Time, Labor, and Logistics in the Creation and Management of Domenico Ferri's Sets at the Paris Italian Opera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXII (2022), p. 55-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que la musique fait à l’hypnose – Une relation spectaculaire au XIXe siècle. Céline Frigau Manning interviewée par Antoine Bioy [entretien]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'hypnose et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brisons les fers de l’Italie ! Rhétorique du pathos et de la mémoire dans les chansons françaises de la campagne de 1859</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Saggiatore musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXVIII (2, 2021), pp.175-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/291824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdi e il Théâtre Italien di Parigi (1845-1856), R. Vernazza [compte rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (1), pp.194-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108 (1), pp.194-196</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mer Rouge en rébellion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Moïse &amp; Pharaon, 328, pp.72-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une mer Rouge en rébellion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musica e ipnosi nella Parigi fin-de-siècle. Le estasi musicali di due “artiste inconscie”, Lina de Ferkel e Magdeleine G.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina nei secoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, “I Medici e i Poeti”. Musica, teatro e nuova psicofisiologia fra ‘800 e ‘900, 31/1, p. 93-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un quatuor d’exception et son “délicieux Don Pasquale” : Lablache ou l’art d’un jeu comique ébouriffant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Moïse &amp; Pharaon, 328, pp.72-76</w:t>
+              <w:t xml:space="preserve">, 2018, Don Pasquale, n° 302, p. 82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuple d’Italie, “peuple musical” : une question médicale au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Musique italienne et sciences médicales au XIXe siècle, https://journals.openedition.org/laboratoireitalien/1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gai traduire. Histoire(s) d’un collectif de traduction théâtrale à l’Université Paris 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Traduire ensemble pour le théâtre, http://e-revues.pum.univ-tlse2.fr/sdx2/la-main-de-thot/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reibel, Comment la musique est devenue « romantique ». De Rousseau à Berlioz, Paris, Fayard, coll. « Les chemins de la musique », 2013, 463 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Musée, musées, 173, pp.161-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.173.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur italienne de Shakespeare. Sept opéras venus de la péninsule sur les scènes françaises (1812-1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shakespeare sur la scène française hier et aujourd’hui, p. 129-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir le geste du chanteur d’opéra : nouveaux enjeux pour l’histoire du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Société d’Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les Oublis de l’histoire du théâtre,, p. 101-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la mort volontaire. L’opéra italien et ses suicidés romantiques sur la scène parisienne du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 7, Le Suicide en scène, p. 157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06099-4.p.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire en collectif le théâtre italien contemporain. Les enjeux politiques de La Langue du bourricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, dossier Traductions politiques, n° 16, http://laboratoireitalien.revues.org/928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrenologising Opera Singers. The Scientific ‘Proofs’ of Musical Genius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th-Century Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 39, n° 2, Music and Science in London and Paris, p. 125-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La leçon tragique d’Antonio Morrocchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 19, dossier Idées et formes du tragique dans la société et la culture italiennes de l’humanisme à la fin de l’époque moderne, p. 215-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La petite chose avec Molière” : Strauss et la tradition métathéâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Don Pasquale, n° 302, p. 82-86</w:t>
+              <w:t xml:space="preserve">, A paraître, Ariane à Naxos, n° 282, p. 112-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une panthère sur la scène romantique : Maria Malibran dans l’Otello de Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Otello, n° 278, p. 72-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Traduire ensemble pour le théâtre, http://e-revues.pum.univ-tlse2.fr/sdx2/la-main-de-thot/</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strauss et la tradition métathéâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ariane à Naxos : opéra en un acte précédé d'un prologue (282), pp.112-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attore-traduttore tra controsensi e nobiltà. Recitare i ruoli di Don Giovanni e del Conte Almaviva al Théâtre-Italien (1810-1830)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acting Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, III, n° 5, p. 53-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singer-Machines: Describing Italian Singers, 1800-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3-4), pp.230-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oq/kbt006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shakespeare sur la scène française hier et aujourd’hui, p. 129-143</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantanti-attori del Théâtre-Italien : riperimento, catalogazione e trattamento delle fonti della Bibliothèque-musée de l’Opéra (Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schifanoia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 42/43, p. 89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la réception de La donna del lago au Théâtre-Italien de 1824 à 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dossier La Donna del lago de Rossini au cœur du romantisme européen</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2015, dossier Traductions politiques, n° 16, http://laboratoireitalien.revues.org/928</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Falstaff de M. Maggioni and M. Balfe : façonner un opéra italien pour un public anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. IX (n° 2), p. 23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...655 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928393v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03928400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Bolonais à Paris. Domenico Ferri peintre-décorateur du Théâtre-Italien</w:t>
               </w:r>
@@ -7728,4331 +7728,4331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Tigre reale : adaptation-traduction des cartons du film muet de Giovanni Pastrone (1916) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Fournier-Finocchiaro; Alessandro Monachello, May 2018, Paris, Maison de l'Italie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Silences du corps, extase de l’âme. Hypnose, musique et douleur au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Musique, science et technologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Donin; Fanny Gribenski; Jillian Rogers, May 2018, Paris, IRCAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’intelligence du geste : idéal de l’acteur verdien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Verdi »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Musitelli, Feb 2018, Paris, ENS d'Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le gai traduire. Pratiques de la traduction théâtrale à l’Université »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du GALET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, Maison de l'Italie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laura Fournier-Finocchiaro; Alessandro Monachello, May 2018, Paris, Maison de l'Italie, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hypnose, musique et transmission d’états altérés. Raconter les Aïssaoua au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Transmission, colloque interdisciplinaire de l’Institut Universitaire de France 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que la musique fait à l’hypnose. Une relation spectaculaire au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’études théâtrales de l’équipe Scènes du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Moindrot, Nov 2018, Paris, INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Moindrot, Nov 2018, Paris, INHA, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Poison, fer et feu : musique et hypnose dans les récits de spectacle Aïssaoua au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Altered States” of Consciousness. Mind, Embodiment, Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Nicholas Manning; Carmel Raz, Jun 2018, Paris, INHA et Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Céline Frigau Manning; Nicholas Manning; Carmel Raz, Jun 2018, Paris, INHA et Sorbonne Université, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théâtre de la traduction. Corps pluriels, corps singulier d’un collectif de traduction théâtrale universitaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps du traducteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Broqua; Marie Nadia Karsky, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Broqua; Marie Nadia Karsky, Nov 2017, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Molded to the Rhythm of a Musical Score”. Music, Hypnosis, and Female Bodies in Fin-de-siècle Paris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Odd Bodies. 2017 Interdisciplinary Nineteenth-Century Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barri Gold, Mar 2017, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Barri Gold, Mar 2017, Philadelphia, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Silencing the Body. Hypnosis, Music, and Pain in the Nineteenth Century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Series: « Explorations in the Medical Humanities »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arden Hegele; Rishi Goyal; Lan Li; Heidi Hausse; Carmel Raz; Benjamin Breen, Oct 2017, New York (NY), The Heyman Center for the Humanities at Columbia University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hérold on the road. L’attività di agente teatrale di un musicista francese secondo una lettera da Firenze, 11 maggio 1821 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ah, les italiens ! Forme e artisti dello spettacolo tra Toscana e Francia. Incroci, analogie, differenze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renzo Guardenti; Sara Mamone, Oct 2017, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Arden Hegele; Rishi Goyal; Lan Li; Heidi Hausse; Carmel Raz; Benjamin Breen, Oct 2017, New York (NY), The Heyman Center for the Humanities at Columbia University, United States</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Opera and Hypnosis : Victor Maurel’s Experiments in Suggestion With Verdi’s Otello »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music &amp; the Body Between Revolutions : Paris, 1789-1848</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julia Doe; Céline Frigau Manning; Carmel Raz, Mar 2017, New York, Columbia University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Julia Doe; Céline Frigau Manning; Carmel Raz, Mar 2017, New York, Columbia University, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’‘enorme testa’ del genio : Rossini ritratto dai frenologi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rossini 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniele Carnini; Ilaria Narici; Emilio Sala; Cesare Scarton; Emanuele Senici; Benjamin Walton, Jun 2017, Pesaro, Fondazione G. Rossini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Daniele Carnini; Ilaria Narici; Emilio Sala; Cesare Scarton; Emanuele Senici; Benjamin Walton, Jun 2017, Pesaro, Fondazione G. Rossini, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Musica e ipnosi nella Parigi fin-de-siècle. Le esperienze di Émile Magnin con Magdeleine G. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“I Medici e i Poeti”. Musica, teatro e nuova psicofisiologia fra ‘800 e ‘900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonia Bellavia; Antonio Rostagno, Nov 2017, Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sonia Bellavia; Antonio Rostagno, Nov 2017, Roma, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Opera, Hypnosis, and Auto-Suggestion: A Singer’s Theory of Identification »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Biennial International Conference on Nineteenth-Century Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philip Bullock; Barbara Eichner; Daniel Grimley; Anna Stoll Knecht; Laura Tunbridge; Benjamin Walton, Jul 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Philip Bullock; Barbara Eichner; Daniel Grimley; Anna Stoll Knecht; Laura Tunbridge; Benjamin Walton, Jul 2016, Oxford, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il corpo del traduttore : riflessioni sulla traduzione teatrale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialoghi sulla traduzione letteraria : esperienze e riflessioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Nasi; Diego Saglia, Apr 2016, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Franco Nasi; Diego Saglia, Apr 2016, Modena, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Luca Ronconi en quête d’'intériorité'? Moïse et Pharaon entre émotion religieuse et effet technique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luca Ronconi, maître d’un théâtre sans limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giulia Filacanapa; Erica Magris, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Giulia Filacanapa; Erica Magris, Dec 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voix et gestes enfuis. Récits, impressions, souvenirs d’impressions de spectateurs du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar in French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Cornilliat, Sep 2015, New Brunswick (NJ), Rutgers University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chanteurs-acteurs français et italiens au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du PRITEPS (Programme de recherches interdisciplinaires sur le théâtre et les pratiques scéniques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élisabeth Angel-Pérez; Andrea Fabiano, Feb 2015, Paris, Sorbonne-Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Politique et utopie d’un collectif de traduction théâtrale universitaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire ensemble le théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonella Capra; Catherine Mazellier-Lajarrige, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dramaturgies italiennes contemporaines. Le cas Bacchini »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Corps à corps. Récits de théâtre italien »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emanuele De Luca; Arianna Berenice De Sanctis; Vincenzo Mazza; Gabriele Sofia, Feb 2015, Paris, Institut Culturel Italien, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, François Cornilliat, Sep 2015, New Brunswick (NJ), Rutgers University, United States</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hygiene of the Singer. Bodies, Medicine and Prophylaxis in Nineteenth-Century Opera »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Transnational Opera Studies Conference, tosc@bologna.2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Beghelli, Jun 2015, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Élisabeth Angel-Pérez; Andrea Fabiano, Feb 2015, Paris, Sorbonne-Université, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Medicalizing Talent. Theatre, Opera and the Medical Sciences in the Nineteenth Century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar in French and Italian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, New Brunswick (NJ), Zimmerli Art Museum, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marco Beghelli, Jun 2015, Bologne, Italy</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La communauté du récit. Spectateurs d’opéra au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de spectateur, modèles d’expérience ? Théâtre et cinéma, XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Lechevalier; Fabien Cavaillé, Mar 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, New Brunswick (NJ), Zimmerli Art Museum, United States</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il cantante e il frenologo. Un’impresa “scientifica” di legittimazione e di moralizzazione nel primo Ottocento »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIo colloquio di musicologia del Saggiatore musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppina La Face Bianconi, Nov 2014, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claire Lechevalier; Fabien Cavaillé, Mar 2015, Caen, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clinique du vedettariat. Les discours des sciences appliquées à la consécration théâtrale au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émergence du vedettariat théâtral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Filippi, May 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppina La Face Bianconi, Nov 2014, Bologne, Italy</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Phrenologising opera singers. The scientific “proofs” of musical genius »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hibberd, Jun 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Le peuple dilettante”. Mythe et représentations du public du Théâtre-Italien dans le premier XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les scènes musicales et leurs publics en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Giron-Panel; Solveig Serre; Jean-Claude Yon, Dec 2014, Paris, Opéra-Comique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Florence Filippi, May 2014, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chanteurs-acteurs et spectateurs d’opéra au XIXe siècle. Enjeux, sources, méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire du spectacle vivant (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graça Dos Santos; Jean-Claude Yon, Jun 2014, Paris, Société d'Histoire du Théâtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Hibberd, Jun 2014, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’œil du spectateur d’opéra »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires sensibles. Mémoires, perceptions et expérience théâtrale, entre histoire, anthropologie et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Boisson, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Graça Dos Santos; Jean-Claude Yon, Jun 2014, Paris, Société d'Histoire du Théâtre, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’acteur-traducteur sur les scènes du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place du traducteur au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Marie Nadia Karsky; Claire Larsonneur, Jun 2013, Paris 8 et BnF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bénédicte Boisson, Nov 2014, Rennes, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Violences du jeu. Un modèle lyrique italien d’actrice shakespearienne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare et l’Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Guéron; Giuseppe Sangirardi, Apr 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Céline Frigau Manning; Marie Nadia Karsky; Claire Larsonneur, Jun 2013, Paris 8 et BnF, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intelligence et intelligibilité. L’acteur verdien et l’acteur wagnérien en quête du geste révélateur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verdi/Wagner : images croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Candoni; Hervé Lacombe; Timothée Picard; Giovanna Sparacello, Feb 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La leçon tragique d’Antonio Morrocchesi (1768-1838) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées et formes du tragique dans la société et la culture italiennes de la première modernité à la fin de l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrizia De Capitani, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le spectateur du Théâtre-Italien : enjeux et méthodes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Histoire du spectateur »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Moindrot, Dec 2013, Paris, Société d'Histoire du Théâtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Convulsions, ventre à terre : échos du jeu des acteurs anglais chez les chanteurs du Théâtre-Italien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influences anglaises sur le romantisme musical français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rémy Campos; Mark Everist; Étienne Jardin; Emmanuel Reibel, Oct 2013, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Claire Guéron; Giuseppe Sangirardi, Apr 2013, Dijon, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saisir le geste du chanteur d’opéra : nouveaux enjeux pour l’histoire du théâtre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les oublis de l’histoire du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonore Delaunay; Marion Denizot; Joël Huthwohl, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-François Candoni; Hervé Lacombe; Timothée Picard; Giovanna Sparacello, Feb 2013, Rennes, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Bohème. Théâtralité et théâtralisation d’un mythe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythe, fortune et infortune de la Bohème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Amic; Ségolène Le Men, Dec 2012, Paris, Grand Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Léonore Delaunay; Marion Denizot; Joël Huthwohl, Nov 2013, Rennes, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le méta-opéra italien, miroir du public français : esprit, gaieté, acclimatation, les raisons d’un succès sur la scène du premier XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le miroir derrière le rideau. Sur le métathéâtre parlé ou chanté en Italie (XVe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning, Nov 2012, Paris, INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Amic; Ségolène Le Men, Dec 2012, Paris, Grand Palais, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« In Search of Lost Scenery. Time and Duration in Domenico Ferri’s Staging Practices »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Staging in XIXth-century Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hibberd, Jun 2012, London, King's College, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Céline Frigau Manning, Nov 2012, Paris, INHA, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les divas dans les rues : récits de performances improvisées ou imposées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtralisation de l’espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Chopin-Pagotto; Francesco D’Antonio, Nov 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Hibberd, Jun 2012, London, King's College, United Kingdom</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un gros rire alla napoletana ? Naturalisation des compositeurs et acteurs napolitains, italianisation du public parisien entre 1806 et 1815 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naples-Paris, la musique sous la décennie française (1805-1816)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Colas Gallet; Alessandro Di Profio, Oct 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Myriam Chopin-Pagotto; Francesco D’Antonio, Nov 2012, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chanteur-machine : mécanique de la réception lyrique du premier XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Littérature et musique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Didier; Emmanuel Reibel, Dec 2012, Paris, ENS d'Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Damien Colas Gallet; Alessandro Di Profio, Oct 2012, Tours, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« What Remains of the Brazilian Carmen ? On the Appearance and Disappearance of Augusto Boal’s Sambópera »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carmen and Her Others</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mi Zhou, Feb 2011, London, University College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Béatrice Didier; Emmanuel Reibel, Dec 2012, Paris, ENS d'Ulm, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une ‘tragédie travestie’ ? Semiramide tragique ou comique sur les scènes parisiennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Tragédie et opéra »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camillo Faverzani, Jan 2011, Paris, INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mi Zhou, Feb 2011, London, University College London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Adelaide Ristori, bandiera di pace du Risorgimento ? Le public parisien face à Francesca da Rimini et Pia de’ Tolomei en 1855 et 1856 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre derrière le rideau. Écritures scéniques des luttes du Risorgimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Decroisette, Nov 2011, Paris, INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Camillo Faverzani, Jan 2011, Paris, INHA, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scotch Folk Songs or Spanish Bolero. What New York and Paris Expect from Rossini’s Rosina »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italian Opera and Urban Culture (1810-1870)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mary Ann Smart, Nov 2011, Berkeley, University of California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Decroisette, Nov 2011, Paris, INHA, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Shakespeariennes. Harriet Smithson et Maria Malibran en scène au Théâtre-Anglais et à l’Opéra-Italien (1827-1831) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature comparée et correspondance des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Michel Ergal; Michèle Finck, Mar 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yves-Michel Ergal; Michèle Finck, Mar 2011, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fonti sulla interpretazione scenica nell’opera ottocentesca »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du DAMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Beghelli, Apr 2011, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mary Ann Smart, Nov 2011, Berkeley, University of California, United States</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vie, mort et miracles de la Malibran : une chanteuse héroïne du Risorgimento ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piero Caracciolo; Emilio Sciarrino, Jan 2011, Paris, ENS d'Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marco Beghelli, Apr 2011, Bologna, Italy</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Accent et prosodie chez Bembo et Spadafora »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Pour une prosodie comparée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Violaine Anger, Mar 2011, Evry, Université d'Evry-Val d'Essonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Piero Caracciolo; Emilio Sciarrino, Jan 2011, Paris, ENS d'Ulm, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Playing With Excess. Maria Malibran as Clari at the Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances : Exchanges and Tensions between Art, Theatre and Opera in France, c.1750-1850</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hibberd; Richard Wrigley, Mar 2010, London, The National Gallery, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Violaine Anger, Mar 2011, Evry, Université d'Evry-Val d'Essonne, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Staging Without a Stage Director at the Théâtre royal Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music on Stage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiona Jane Schopf, Oct 2010, Sidcup, Rose Bruford College, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Hibberd; Richard Wrigley, Mar 2010, London, The National Gallery, United Kingdom</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le geste expressif sur la scène parisienne (1800-1850) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sänger als Schauspieler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edith Keller; Laura Moeckli; Anette Schaffer, Oct 2010, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fiona Jane Schopf, Oct 2010, Sidcup, Rose Bruford College, United Kingdom</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les opéras sérieux de Rossini à la scène, hier et aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le théâtre et l’histoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Decroisette, Jan 2010, Paris, INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Edith Keller; Laura Moeckli; Anette Schaffer, Oct 2010, Bern, Switzerland</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au pied de la lettre ? Les costumes de Manuel García dans Don Giovanni au Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et image/Image et texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Denis, Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Decroisette, Jan 2010, Paris, INHA, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Fatale expérience’ ou ‘fête pour le public’ ? Une histoire de la réception de La donna del lago au Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Donna del lago de Rossini, aux sources du Romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Didier; Emmanuel Reibel, Jun 2010, Paris, ENS d'Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Denis, Paris 8, France</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Son Regina, son guerriera. Una caricatura inedita di Angelica Catalani nella Semiramide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G.G. Ferrari e le scene europee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Ballardini, Apr 2009, Trento, Conservatorio Bonporti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Béatrice Didier; Emmanuel Reibel, Jun 2010, Paris, ENS d'Ulm, France</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cantanti-attori del Théâtre-Italien : riperimento, catalogazione e trattamento delle fonti della Bibliothèque-musée de l’Opéra (BnF, Paris) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invisibili fili. Musica, lessicografia, editoria e tecnologie dell’informazione tra XVI e XXI secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberta Ziosi, May 2009, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Franco Ballardini, Apr 2009, Trento, Conservatorio Bonporti, France</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Regards sur l’iconographie du Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’opéra et la danse. Écrire l’histoire des institutions (XIXe-XXe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Aurélien Poidevin, Jun 2009, Paris, INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Roberta Ziosi, May 2009, Ferrara, Italy</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur l’iconographie du Théâtre Royal Italien (1815-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art lyrique et la danse : écrire l’histoire des institutions XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes-Saint-Denis, Jun 2009, Paris, Institut National de l’Histoire de l’Art, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 Vincennes-Saint-Denis, Jun 2009, Paris, Institut National de l’Histoire de l’Art, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un Bolognese a Parigi. Domenico Ferri scenografo del Théâtre-Italien (1829-1851) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIo colloquio di musicologia del Saggiatore musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppina La Face Bianconi, Nov 2009, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847533v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04848961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sguardi sulle pratiche sceniche dei cantanti del Théâtre-Italien »</w:t>
               </w:r>
@@ -12680,51 +12680,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37C3F1A1"/>
+    <w:nsid w:val="12812245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12911,51 +12911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-frigau-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6644-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112524346" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/16144648227795124885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000452997690" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pirandello-ou-la-chambre-d-echos-un-theatre-et-ses-intertextes.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desir-de-nouvelle-tarchetti-capuana-verga.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15006-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cordingley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01760433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928602v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuggioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chegai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maria Antolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beghelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1526" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/291824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.173.0161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06099-4.p.0157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellomo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01596240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oq/kbt006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3.p.0071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316275863.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.frig.2017.01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.3089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928441v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/78771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-provence.fr/littemu/index171.html." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decroisette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Puppa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Yvon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vernazza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ottin Pecchio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Blaszkiewicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Ellis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Everist" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847051v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850102v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847087v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848450v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850097v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847455v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848554v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848573v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847485v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847498v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850051v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847537v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04178936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847533v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848961v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848998v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848982v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-frigau-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6644-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112524346" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/16144648227795124885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000452997690" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pirandello-ou-la-chambre-d-echos-un-theatre-et-ses-intertextes.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desir-de-nouvelle-tarchetti-capuana-verga.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15006-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cordingley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01760433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928602v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuggioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chegai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maria Antolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beghelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1526" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/291824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.173.0161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06099-4.p.0157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellomo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01596240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oq/kbt006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3.p.0071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316275863.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.frig.2017.01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.3089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928441v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/78771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-provence.fr/littemu/index171.html." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decroisette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Puppa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Yvon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vernazza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ottin Pecchio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Blaszkiewicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Ellis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Everist" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847051v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847087v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847485v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847498v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850051v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847537v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04178936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847533v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848998v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848982v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>