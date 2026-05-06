--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -198,713 +198,775 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecstatic Sounds: Music, Hypnosis and Medicine in the Nineteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The University of Chicago Press, In press, New Material Histories of Music</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pirandello ou la chambre d’échos. Un théâtre et ses intertextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Constitution de la modernité, 978-2-406-16688-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04824018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Désir de nouvelle. Tarchetti, Capuana, Verga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Constitution de la modernité, 978-2-406-16688-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 978-2-406-15004-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15006-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04420195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la musique fait à l’hypnose. Une relation spectaculaire au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-37896-174-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Presses du réel</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-37896-174-9</w:t>
+                <w:t xml:space="preserve">hal-04420783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire le théâtre. Une communauté d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Traduire le théâtre. Une communauté d’expérience</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Scène en miroir. Métathéâtres italiens (XVIe-XXIe siècle). Études en l’honneur de Françoise Decroisette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborative Translation : from the Renaissance to the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Vincennes, 2017</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cordingley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloomsbury, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2016</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cenerentola, Rennes 2015 : entretiens et documents / textes de Laura Naudeix, Marion Denizot et Céline Frigau-Manning,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Naudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Bloomsbury, 2016</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanteurs en scène. L’œil du spectateur au Théâtre-Italien (1815-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. 2014, 978-2745325655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature italienne du XIIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pocket, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...122 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -914,4509 +976,4797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bollettino del Centro Rossiniano di Studi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Giuggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chegai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Maria Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Beghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LXIII, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Giuggioli</w:t>
-[...58 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04824172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique italienne et sciences médicales au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sick of the Old World’s Sophistry!” Performing Italian Opera at Sea in 1825</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounding Bodies: Music and the Making of Biomedical Science, Peter Pesic [compte rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (111), pp.233-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Capital of Scenery: Time, Labor, and Logistics in the Creation and Management of Domenico Ferri's Sets at the Paris Italian Opera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, LXII (2022), p. 55-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la musique fait à l’hypnose – Une relation spectaculaire au XIXe siècle. Céline Frigau Manning interviewée par Antoine Bioy [entretien]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'hypnose et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brisons les fers de l’Italie ! Rhétorique du pathos et de la mémoire dans les chansons françaises de la campagne de 1859</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Saggiatore musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XXVIII (2, 2021), pp.175-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1400/291824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdi e il Théâtre Italien di Parigi (1845-1856), R. Vernazza [compte rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 108 (1), pp.194-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mer Rouge en rébellion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Moïse &amp; Pharaon, 328, pp.72-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musica e ipnosi nella Parigi fin-de-siècle. Le estasi musicali di due “artiste inconscie”, Lina de Ferkel e Magdeleine G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina nei secoli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, “I Medici e i Poeti”. Musica, teatro e nuova psicofisiologia fra ‘800 e ‘900, 31/1, p. 93-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un quatuor d’exception et son “délicieux Don Pasquale” : Lablache ou l’art d’un jeu comique ébouriffant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Don Pasquale, n° 302, p. 82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuple d’Italie, “peuple musical” : une question médicale au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Musique italienne et sciences médicales au XIXe siècle, https://journals.openedition.org/laboratoireitalien/1537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gai traduire. Histoire(s) d’un collectif de traduction théâtrale à l’Université Paris 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Traduire ensemble pour le théâtre, http://e-revues.pum.univ-tlse2.fr/sdx2/la-main-de-thot/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir le geste du chanteur d’opéra : nouveaux enjeux pour l’histoire du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Société d’Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les Oublis de l’histoire du théâtre,, p. 101-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur italienne de Shakespeare. Sept opéras venus de la péninsule sur les scènes françaises (1812-1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.129-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la mort volontaire. L’opéra italien et ses suicidés romantiques sur la scène parisienne du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 7, Le Suicide en scène, p. 157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06099-4.p.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reibel, Comment la musique est devenue « romantique ». De Rousseau à Berlioz, Paris, Fayard, coll. « Les chemins de la musique », 2013, 463 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Musée, musées, 173, pp.161-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.173.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shakespeare sur la scène française hier et aujourd’hui, p. 129-143</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrenologising Opera Singers. The Scientific ‘Proofs’ of Musical Genius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th-Century Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 39, n° 2, Music and Science in London and Paris, p. 125-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Les Oublis de l’histoire du théâtre,, p. 101-114</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire en collectif le théâtre italien contemporain. Les enjeux politiques de La Langue du bourricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, dossier Traductions politiques, n° 16, http://laboratoireitalien.revues.org/928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La leçon tragique d’Antonio Morrocchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 19, dossier Idées et formes du tragique dans la société et la culture italiennes de l’humanisme à la fin de l’époque moderne, p. 215-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traduire en collectif le théâtre italien contemporain. Les enjeux politiques de La Langue du bourricot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La petite chose avec Molière” : Strauss et la tradition métathéâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2015, dossier Traductions politiques, n° 16, http://laboratoireitalien.revues.org/928</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Ariane à Naxos, n° 282, p. 112-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 39, n° 2, Music and Science in London and Paris, p. 125-141</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strauss et la tradition métathéâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ariane à Naxos : opéra en un acte précédé d'un prologue (282), pp.112-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 19, dossier Idées et formes du tragique dans la société et la culture italiennes de l’humanisme à la fin de l’époque moderne, p. 215-229</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une panthère sur la scène romantique : Maria Malibran dans l’Otello de Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Otello, n° 278, p. 72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Ariane à Naxos, n° 282, p. 112-119</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attore-traduttore tra controsensi e nobiltà. Recitare i ruoli di Don Giovanni e del Conte Almaviva al Théâtre-Italien (1810-1830)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acting Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, III, n° 5, p. 53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singer-Machines: Describing Italian Singers, 1800-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3-4), pp.230-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oq/kbt006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ariane à Naxos : opéra en un acte précédé d'un prologue (282), pp.112-120</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantanti-attori del Théâtre-Italien : riperimento, catalogazione e trattamento delle fonti della Bibliothèque-musée de l’Opéra (Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schifanoia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 42/43, p. 89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, III, n° 5, p. 53-63</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la réception de La donna del lago au Théâtre-Italien de 1824 à 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dossier La Donna del lago de Rossini au cœur du romantisme européen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Falstaff de M. Maggioni and M. Balfe : façonner un opéra italien pour un public anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. IX (n° 2), p. 23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 42/43, p. 89-90</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Bolonais à Paris. Domenico Ferri peintre-décorateur du Théâtre-Italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schweizer Jahrbuch für Musikwissenschaft/Annales Suisses de Musicologie/Annuario Svizzero di Musicologia,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 28/29, p. 115-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dossier La Donna del lago de Rossini au cœur du romantisme européen</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes divins, prodiges et effets spéciaux dans le Moïse de Rossini. Autour de trois livrets de scène du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littemu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. IX (n° 2), p. 23-40</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escan d’Italia i barbari. Vico Bentivoglio. L’ultimo libretto di Francesco Maria Piave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Among the Aissawa: Music, Hypnosis, and Disruptions of Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Brittan; Carmel Raz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Attentive Ear: Sound, Cognition, Subjectivity 1780-1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Pennsylvania Press, pp.232-249, 2026, 9781512829945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilettante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Girard; Raffaele Ruggiero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Il Bel Paese ». Essais sur les catégories historiographiques italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2026, 978-2-406-18992-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singing in a Flower Box&amp;quot;: Don Pasquale's Exceptional Quartet and Luigi Lablache's Art of the Comic Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isolde Schmid-Reiter; Aviel Cahn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belcanto. Tradition and Fascination Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag ConBrio, 2024, Schriften der Europäischen Musiktheater-Akademie, 9783949425059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre-Italien de Paris au temps de Fausto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre-disque: Louise Bertin, Fausto (1831)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palazzetto Zu Brane - Centre de musique romantique française, p. 16-23, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Intertextes, interstices. Prélude et variations pour piano pirandellien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Frigau Manning. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pirandello ou la chambre d’échos. Un théâtre et ses intertextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 7-24, 2024, 978-2-406-16688-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ronconi en quête d’“intériorité” : Moïse et Pharaon entre émotion religieuse et effet technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luca Ronconi, maître d’un théâtre sans limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Frigau Manning. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le désir de nouvelle. Tarchetti, Capuana, Verga</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 7-16, 2023, 978-2-406-15004-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le théâtre hante la nouvelle. Fantômes de la scène chez Tarchetti, Capuana et Verga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Frigau Manning. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le désir de nouvelle. Tarchetti, Capuana, Verga</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 49-64, 2023, 978-2-406-15004-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rire et faire rire alla napoletana. “Naturalisation” des artistes napolitains et italianisation du public parisien entre 1806 et 1815</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damien Colas; Alessandro Di Profio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’opéra à Naples et à Paris sous le decennio francese (1806-1815)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne-Nouvelle, pp.167-179, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le peuple dilettante”. Mythes et représentations du public du Théâtre-Italien dans le premier XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Giron-Panel; Solveig Serre; Jean-Claude Yon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Scènes musicales et leurs publics en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.71-86, 2020, 978-2-406-10112-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10112-3.p.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Italie : formes d’écriture et politiques de la réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Timothée Picard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Critique musicale au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérold on the road. L’attività di agente teatrale di un musicista francese secondo una lettera inedita del 1821</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marica Bottaro; Francesco Cesari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggi italo-francesi. Scritti 'musicali' per Adriana Guarnieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIM, p. 37-46, 2020, 8855430181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Publication et traduction des livrets du Théâtre-italien »; « Le Théâtre-Italien »; « Le répertoire du Théâtre-Italien »; « Le rossinisme et la fièvre des dilettanti »; « Le public du Théâtre-Italien »; « Le jeu des chanteurs au Théâtre-Italien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. Du Consulat aux débuts de la IIIème République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, p. 255-257, p. 278-301, p. 684, p. 730-735, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...46 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10112-3.p.0071⟩</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opera and Hypnosis. Victor Maurel’s Experiments with Verdi’s Otello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nineteenth-Century Opera and the Scientific Imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.84-106, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781316275863.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR, 2020</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’“énorme tête” du génie. Rossini au prisme de la phrénologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ilaria Narici; Emilio Sala; Emanuele Senici; Benjamin Walton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gioachino Rossini, 1868-2018. La musica e il mondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Rossini, p. 185-204, 2019, 9788889947661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LIM, p. 37-46, 2020, 8855430181</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence et intelligibilité. L’acteur verdien et l’acteur wagnérien en quête du geste révélateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Candoni; Hervé Lacombe; Timothée Picard; Giovanna Sparacello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verdi/Wagner : images croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p. 97-110, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fondazione Rossini, p. 185-204, 2019, 9788889947661</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’Eldorado de la musique” : Mozart au Théâtre-Italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Decobert; Jean-Michel Vinciguerra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mozart, catalogue de l’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la BnF, p. 52-60, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les divas dans les rues : récits de performances improvisées ou imposées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Chopin-Pagotto; Francesco D’Antonio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtralisation de l’espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan-Orizons, p. 31-43, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR, p. 97-110, 2018</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces exceptions humaines”. Physiognomonie, phrénologie et vedettariat théâtral autour de 1830-1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Filippi; Sara Harvey; Sophie Marchand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sacre de l’acteur. Émergence du vedettariat théâtral de Molière à Sarah Bernhardt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, p. 213-222, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire le théâtre. Une communauté d'expérience [introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire le théâtre. Une communauté d'expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.7-15, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puv.frig.2017.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, p. 213-222, 2017</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métaopéra italien comme moteur d’“acclimatation”. Esprit, gaieté, satire sur la scène parisienne du premier XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Frigau Manning. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Scène en miroir. Métathéâtres italiens (XVIe-XXIe siècle). Études en l’honneur de Françoise Decroisette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 145-159., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeariennes. Harriet Smithson et Maria Malibran en scène au Théâtre-Anglais et à l’Opéra-Italien (1827-1831)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Michel Ergal; Michèle Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature comparée et correspondance des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, p. 25-40, 2014, 978-2-86820-568-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.3089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la BnF, p. 52-60, 2017</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeariennes. Harriet Smithson et Maria Malibran en scène au Théâtre-Anglais et à l’Opéra-Italien (1827-1831)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Michel Ergal; Michèle Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature comparée et correspondance des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUS, p. 25-40, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, p. 145-159., 2016</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing With Excess. Maria Malibran as Clari at the Théâtre-Italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Hibberd; Richard Wrigley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art, Theatre, and Opera in Paris, 1750-1850</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, p. 203-221, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staging and Acting Without a Director : Expressive Gestures at the Paris Théâtre-Italien (1815-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edith Keller; Laura Moeckli; Florian Reichert; Stefan Saborowski; Anette Schaffer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sänger als Schauspieler. Zur Opernpraxis in Text, Bild und Musik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Argus, p. 87-110, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Ristori, bandiera di pace du Risorgimento ? Le public parisien face à Francesca da Rimini et Pia de’ Tolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Decroisette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Histoire derrière le rideau. Écritures scéniques des luttes du Risorgimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 199-214, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUS, p. 25-40, 2014</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prima la musica, poi le immagini. Il Favorito e l’Inganno aux origines du clip de musique classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcello Smarelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatro delle Esposizioni #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de France à Rome, p. 113-122, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate, p. 203-221, 2014</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ‘tragédie travestie’ ? Semiramide tragique ou comique sur les scènes parisiennes (1811-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camillo Faverzani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tragédie et opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Travaux et documents, p. 143-153, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adelaide Ristori, bandiera di pace du Risorgimento ? Le public parisien face à Francesca da Rimini et Pia de’ Tolomei</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture, édition, traductions à lire et à chanter : les activités multiples de Manfredo Maggioni, staff librettist à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Decroisette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Histoire derrière le rideau. Écritures scéniques des luttes du Risorgimento</w:t>
+              <w:t xml:space="preserve">Le Livret d’opéra, œuvre littéraire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUV, p. 87-124, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recitar parlando dans Il Califfo di Bagdad de Manuel Garcìa : “Et pour la première fois, sur le théâtre Italien, on a entendu parler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Locatelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et littérature. Rencontres Sainte Cécile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 199-214, 2013</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 164-182, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Travaux et documents, p. 143-153, 2012</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Malibran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beatrice Alfonzetti; Silvia Tatti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vite per l’Unità. Artisti e scrittori del Risorgimento civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donzelli, p. 149-165, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Académie de France à Rome, p. 113-122, 2012</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assisa a’ piè d’un salice. La Desdemona di Rossini secondo Giuditta, Maria ed altre attrici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piero Mioli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malibran. Storia e leggenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pàtron, p. 309-319, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...304 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5426,236 +5776,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “La manière anglaise” : convulsions et ventre à terre sur la scène lyrique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influences anglaises sur le romantisme musical français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cenerentola à Paris de 1822 à 1848. Dans les coulisses de la création et des reprises du Théâtre-Italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du spectacle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, http://www.fabrique-du-spectacle.fr/spectacles/ressources/202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacini, Antonio (Francesco Gaetano Saverio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario Biografico degli Italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, http://www.treccani.it/enciclopedia/antonio-pacini_(Dizionario-Biografico)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5665,978 +6015,1066 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Gozzi, Mémoires inutiles de la vie de Carlo Gozzi, écrits par lui-même et publiés par humilité, nouvelle traduction collective d'après l'édition vénitienne de 1797, Françoise Decroisette (dir.), Paris, Baudry, 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Comparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decroisette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction: Paolo Puppa, Dalla parte del Figlio. La Perspective du Fils, trad. Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Puppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moi, Personne et Polyphème&amp;quot;, traduction de &amp;quot;Io, Nessuno e Polifemo&amp;quot; d'Emma Dante par le collectif La Langue du bourricot coordonnée par Paolo Bellomo, Céline Frigau Manning et Romane Lafore.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duo&amp;quot;, texte bilingue, traduction de &amp;quot;Duetto&amp;quot; d'Antonio Moresco par le collectif La Langue du bourricot sous la direction de Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la poésie moderne, traduction de &amp;quot;Sulla poesia moderna&amp;quot; de Guido Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au nom du peuple italien&amp;quot;, texte bilingue, traduction de &amp;quot;In nome del popolo italiano&amp;quot; de Matteo Bacchini par le collectif La Langue du bourricot sous la direction de Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On faisait rire les mouches&amp;quot;, texte bilingue, traduction de &amp;quot;Bastavamo a far ridere le mosche&amp;quot; de Sergio Longobardi par le collectif La Langue du bourricot sous la direction de Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au XIXe siècle, l’hypnose médicale relevait aussi du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commissariat et catalogue de l'exposition &amp;quot;Spectacles de l’hypnose. Expériences scientifiques et artistiques au XIXe siècle&amp;quot;, Bibliothèque Diderot, Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast : La Piqûre de Rappel. Musique et douleur, entretien avec Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émission radio : L'Écho des Pavanes. La grâce du mélomane hypnotisé. Épisode du 12 février 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Émission radio : L'Écho des Pavanes. La grâce du mélomane hypnotisé. Épisode du 12 février 2022</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme de salle: Moïse et Pharaon ou le choc des contre-mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme de salle: Gioacchino Rossini, Moïse et Pharaon, Festival d'Aix-en-Provence, juillet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 25-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast : Métaclassique #59. Hypnotiser, entretien avec Céline Frigau Manning et Hélène Tysman, réalisé par David Christoffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christoffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, p. 25-29</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emission: « Versus-écouter ». Entretien avec Céline Frigau Manning réalisé par David Christoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6646,5973 +7084,5973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Sick of the Old World’s Sophistry!” Performing Italian Opera at Sea in 1825 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le spectacle italien loin de l’Europe. Scènes d’Amérique et d’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde: « État de la recherche, en France et en Italie, sur le Théâtre-Italien et les Italiens en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Italiens dans la musique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emanuele De Luca; Céline Frigau Manning; Barbara Nestola; Maria Chiara Prodi; Agnès Terrier, Jun 2024, Paris, Maison de l'Italie et Opéra-Comique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enjeux de l’hypnose musicale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ottin Pecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et maladie - Music &amp; Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Barras; Laurent Feneyrou; Céline Frigau Manning, Oct 2023, Paris, IRCAM, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Sick of the Old World’s Sophistry!” Performing Italian Opera at Sea in 1825 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le spectacle italien loin de l’Europe. Scènes d’Amérique et d’Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline Frigau Manning, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fifth Transnational Opera Studies Conference, tosc@lisbon.2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luísa Cymbron; Jelena Novak; João Pedro Cachopo, Jul 2023, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Enjeux de l’hypnose musicale »</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rosso Malpelo et le fantôme d’Hamlet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie est un flux continu, incandescent. Formes brèves, formes théâtrales chez Tarchetti, Capuana, Verga, Pirandello</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Ilaria Moretti, Dec 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Opera and Popular Song under Hypnosis: Performing the Mute Body in the Fin-de-siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Musicological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Opera and Popular Songs under Hypnosis: Music, Politics, and the Mute Body in the Fin-de-siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth Transnational Opera Studies Conference, tosc@bayreuth.2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kordula Knaus; Anno Mungen, Jun 2022, Bayreuth, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roundtable: « Theater, Genre, and Urban Geography in Paris, 1800–1900 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Barras; Laurent Feneyrou; Céline Frigau Manning, Oct 2023, Paris, IRCAM, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Blaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Everist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Musicological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online Conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Luísa Cymbron; Jelena Novak; João Pedro Cachopo, Jul 2023, Lisboa, Portugal</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “They thus become insensible”: Music, Attention, and Hypnosis in the Nineteenth-Century Performances of the Aissawa Brotherhood »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attention, Cognition, and the Auditory Self, 1770-1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesca Brittan; Carmel Raz, Aug 2021, Frankfurt, Max Planck Institute for Empirical Aesthetics, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kordula Knaus; Anno Mungen, Jun 2022, Bayreuth, Germany</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’hypnose, un théâtre en musique ? Expérimentations cliniques et artistiques au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets d'hypnose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mireille Losco-Lena, Nov 2019, Lyon, ENSATT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Céline Frigau Manning; Ilaria Moretti, Dec 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nouvelles approches du tarentisme : musique, hypnose et médecine au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Descendre; Pierre Girard, Oct 2019, Lyon, ENS-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Opera and Popular Song under Hypnosis: Performing the Mute Body in the Fin-de-siècle »</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Musique, hypnose et altération de la raison : les performances de la confrérie Aïssaoua au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du son en action : acoustique, physiologie et technologie en France XIXe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Xavier Féron; Fanny Gribenski; Jillian Rogers, Mar 2019, Paris, IRCAM, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Music, Hypnosis, and the Disruption of Reason in the Nineteenth-Century Performances of the Aissawa Brotherhood »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Musicological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Roundtable: « Theater, Genre, and Urban Geography in Paris, 1800–1900 »</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tigre reale : adaptation-traduction des cartons du film muet de Giovanni Pastrone (1916) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Fournier-Finocchiaro; Alessandro Monachello, May 2018, Paris, Maison de l'Italie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le gai traduire. Pratiques de la traduction théâtrale à l’Université »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du GALET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, Maison de l'Italie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Silences du corps, extase de l’âme. Hypnose, musique et douleur au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Musique, science et technologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Donin; Fanny Gribenski; Jillian Rogers, May 2018, Paris, IRCAM, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intelligence du geste : idéal de l’acteur verdien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Verdi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Musitelli, Feb 2018, Paris, ENS d'Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hypnose, musique et transmission d’états altérés. Raconter les Aïssaoua au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Transmission, colloque interdisciplinaire de l’Institut Universitaire de France 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Poison, fer et feu : musique et hypnose dans les récits de spectacle Aïssaoua au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Altered States” of Consciousness. Mind, Embodiment, Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Nicholas Manning; Carmel Raz, Jun 2018, Paris, INHA et Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que la musique fait à l’hypnose. Une relation spectaculaire au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’études théâtrales de l’équipe Scènes du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Moindrot, Nov 2018, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’œil mental et l’oreille exaltée. Hypnose, musique et spectacle au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œil du XIXe siècle. VIIIe Congrès international de la Société des Études romantiques et dix-neuviémistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédérique Desbuissons; Brigitte Diaz; José Luis Diaz; Marie-Ange Fougère; Jacques Neefs; Julien Schuh; Erika Wicky, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hérold on the road. L’attività di agente teatrale di un musicista francese secondo una lettera da Firenze, 11 maggio 1821 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ah, les italiens ! Forme e artisti dello spettacolo tra Toscana e Francia. Incroci, analogie, differenze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renzo Guardenti; Sara Mamone, Oct 2017, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Silencing the Body. Hypnosis, Music, and Pain in the Nineteenth Century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Series: « Explorations in the Medical Humanities »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arden Hegele; Rishi Goyal; Lan Li; Heidi Hausse; Carmel Raz; Benjamin Breen, Oct 2017, New York (NY), The Heyman Center for the Humanities at Columbia University, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Molded to the Rhythm of a Musical Score”. Music, Hypnosis, and Female Bodies in Fin-de-siècle Paris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Odd Bodies. 2017 Interdisciplinary Nineteenth-Century Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barri Gold, Mar 2017, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Opera and Hypnosis : Victor Maurel’s Experiments in Suggestion With Verdi’s Otello »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music &amp; the Body Between Revolutions : Paris, 1789-1848</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julia Doe; Céline Frigau Manning; Carmel Raz, Mar 2017, New York, Columbia University, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’‘enorme testa’ del genio : Rossini ritratto dai frenologi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rossini 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniele Carnini; Ilaria Narici; Emilio Sala; Cesare Scarton; Emanuele Senici; Benjamin Walton, Jun 2017, Pesaro, Fondazione G. Rossini, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Musica e ipnosi nella Parigi fin-de-siècle. Le esperienze di Émile Magnin con Magdeleine G. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“I Medici e i Poeti”. Musica, teatro e nuova psicofisiologia fra ‘800 e ‘900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonia Bellavia; Antonio Rostagno, Nov 2017, Roma, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théâtre de la traduction. Corps pluriels, corps singulier d’un collectif de traduction théâtrale universitaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps du traducteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Broqua; Marie Nadia Karsky, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Luca Ronconi en quête d’'intériorité'? Moïse et Pharaon entre émotion religieuse et effet technique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luca Ronconi, maître d’un théâtre sans limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giulia Filacanapa; Erica Magris, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Opera, Hypnosis, and Auto-Suggestion: A Singer’s Theory of Identification »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Biennial International Conference on Nineteenth-Century Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philip Bullock; Barbara Eichner; Daniel Grimley; Anna Stoll Knecht; Laura Tunbridge; Benjamin Walton, Jul 2016, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il corpo del traduttore : riflessioni sulla traduzione teatrale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialoghi sulla traduzione letteraria : esperienze e riflessioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Nasi; Diego Saglia, Apr 2016, Modena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voix et gestes enfuis. Récits, impressions, souvenirs d’impressions de spectateurs du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar in French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Cornilliat, Sep 2015, New Brunswick (NJ), Rutgers University, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chanteurs-acteurs français et italiens au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du PRITEPS (Programme de recherches interdisciplinaires sur le théâtre et les pratiques scéniques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élisabeth Angel-Pérez; Andrea Fabiano, Feb 2015, Paris, Sorbonne-Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dramaturgies italiennes contemporaines. Le cas Bacchini »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Corps à corps. Récits de théâtre italien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emanuele De Luca; Arianna Berenice De Sanctis; Vincenzo Mazza; Gabriele Sofia, Feb 2015, Paris, Institut Culturel Italien, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Politique et utopie d’un collectif de traduction théâtrale universitaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire ensemble le théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonella Capra; Catherine Mazellier-Lajarrige, Mar 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hygiene of the Singer. Bodies, Medicine and Prophylaxis in Nineteenth-Century Opera »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Transnational Opera Studies Conference, tosc@bologna.2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Beghelli, Jun 2015, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Medicalizing Talent. Theatre, Opera and the Medical Sciences in the Nineteenth Century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar in French and Italian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, New Brunswick (NJ), Zimmerli Art Museum, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La communauté du récit. Spectateurs d’opéra au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de spectateur, modèles d’expérience ? Théâtre et cinéma, XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Lechevalier; Fabien Cavaillé, Mar 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clinique du vedettariat. Les discours des sciences appliquées à la consécration théâtrale au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émergence du vedettariat théâtral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Filippi, May 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Phrenologising opera singers. The scientific “proofs” of musical genius »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hibberd, Jun 2014, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Le peuple dilettante”. Mythe et représentations du public du Théâtre-Italien dans le premier XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les scènes musicales et leurs publics en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Giron-Panel; Solveig Serre; Jean-Claude Yon, Dec 2014, Paris, Opéra-Comique, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chanteurs-acteurs et spectateurs d’opéra au XIXe siècle. Enjeux, sources, méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire du spectacle vivant (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graça Dos Santos; Jean-Claude Yon, Jun 2014, Paris, Société d'Histoire du Théâtre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’œil du spectateur d’opéra »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires sensibles. Mémoires, perceptions et expérience théâtrale, entre histoire, anthropologie et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Boisson, Nov 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il cantante e il frenologo. Un’impresa “scientifica” di legittimazione e di moralizzazione nel primo Ottocento »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIo colloquio di musicologia del Saggiatore musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppina La Face Bianconi, Nov 2014, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intelligence et intelligibilité. L’acteur verdien et l’acteur wagnérien en quête du geste révélateur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verdi/Wagner : images croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Candoni; Hervé Lacombe; Timothée Picard; Giovanna Sparacello, Feb 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Violences du jeu. Un modèle lyrique italien d’actrice shakespearienne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare et l’Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Guéron; Giuseppe Sangirardi, Apr 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Convulsions, ventre à terre : échos du jeu des acteurs anglais chez les chanteurs du Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influences anglaises sur le romantisme musical français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémy Campos; Mark Everist; Étienne Jardin; Emmanuel Reibel, Oct 2013, Hardelot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le spectateur du Théâtre-Italien : enjeux et méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire du spectateur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Moindrot, Dec 2013, Paris, Société d'Histoire du Théâtre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La leçon tragique d’Antonio Morrocchesi (1768-1838) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées et formes du tragique dans la société et la culture italiennes de la première modernité à la fin de l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrizia De Capitani, May 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saisir le geste du chanteur d’opéra : nouveaux enjeux pour l’histoire du théâtre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les oublis de l’histoire du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonore Delaunay; Marion Denizot; Joël Huthwohl, Nov 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’acteur-traducteur sur les scènes du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place du traducteur au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Marie Nadia Karsky; Claire Larsonneur, Jun 2013, Paris 8 et BnF, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un gros rire alla napoletana ? Naturalisation des compositeurs et acteurs napolitains, italianisation du public parisien entre 1806 et 1815 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naples-Paris, la musique sous la décennie française (1805-1816)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Colas Gallet; Alessandro Di Profio, Oct 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les divas dans les rues : récits de performances improvisées ou imposées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtralisation de l’espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Chopin-Pagotto; Francesco D’Antonio, Nov 2012, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chanteur-machine : mécanique de la réception lyrique du premier XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Littérature et musique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Didier; Emmanuel Reibel, Dec 2012, Paris, ENS d'Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« In Search of Lost Scenery. Time and Duration in Domenico Ferri’s Staging Practices »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Staging in XIXth-century Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hibberd, Jun 2012, London, King's College, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le méta-opéra italien, miroir du public français : esprit, gaieté, acclimatation, les raisons d’un succès sur la scène du premier XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le miroir derrière le rideau. Sur le métathéâtre parlé ou chanté en Italie (XVe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning, Nov 2012, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Bohème. Théâtralité et théâtralisation d’un mythe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythe, fortune et infortune de la Bohème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Amic; Ségolène Le Men, Dec 2012, Paris, Grand Palais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Shakespeariennes. Harriet Smithson et Maria Malibran en scène au Théâtre-Anglais et à l’Opéra-Italien (1827-1831) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature comparée et correspondance des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Michel Ergal; Michèle Finck, Mar 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scotch Folk Songs or Spanish Bolero. What New York and Paris Expect from Rossini’s Rosina »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italian Opera and Urban Culture (1810-1870)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mary Ann Smart, Nov 2011, Berkeley, University of California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une ‘tragédie travestie’ ? Semiramide tragique ou comique sur les scènes parisiennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Tragédie et opéra »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camillo Faverzani, Jan 2011, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Adelaide Ristori, bandiera di pace du Risorgimento ? Le public parisien face à Francesca da Rimini et Pia de’ Tolomei en 1855 et 1856 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre derrière le rideau. Écritures scéniques des luttes du Risorgimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Decroisette, Nov 2011, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fonti sulla interpretazione scenica nell’opera ottocentesca »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du DAMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Beghelli, Apr 2011, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vie, mort et miracles de la Malibran : une chanteuse héroïne du Risorgimento ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piero Caracciolo; Emilio Sciarrino, Jan 2011, Paris, ENS d'Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Accent et prosodie chez Bembo et Spadafora »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Pour une prosodie comparée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Violaine Anger, Mar 2011, Evry, Université d'Evry-Val d'Essonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« What Remains of the Brazilian Carmen ? On the Appearance and Disappearance of Augusto Boal’s Sambópera »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carmen and Her Others</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mi Zhou, Feb 2011, London, University College London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le geste expressif sur la scène parisienne (1800-1850) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sänger als Schauspieler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edith Keller; Laura Moeckli; Anette Schaffer, Oct 2010, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les opéras sérieux de Rossini à la scène, hier et aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le théâtre et l’histoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Decroisette, Jan 2010, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au pied de la lettre ? Les costumes de Manuel García dans Don Giovanni au Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et image/Image et texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Denis, Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Fatale expérience’ ou ‘fête pour le public’ ? Une histoire de la réception de La donna del lago au Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Donna del lago de Rossini, aux sources du Romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Didier; Emmanuel Reibel, Jun 2010, Paris, ENS d'Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Playing With Excess. Maria Malibran as Clari at the Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances : Exchanges and Tensions between Art, Theatre and Opera in France, c.1750-1850</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hibberd; Richard Wrigley, Mar 2010, London, The National Gallery, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Staging Without a Stage Director at the Théâtre royal Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music on Stage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiona Jane Schopf, Oct 2010, Sidcup, Rose Bruford College, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Regards sur l’iconographie du Théâtre-Italien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annelies Andries</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’opéra et la danse. Écrire l’histoire des institutions (XIXe-XXe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Aurélien Poidevin, Jun 2009, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur l’iconographie du Théâtre Royal Italien (1815-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online Conference, United States</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art lyrique et la danse : écrire l’histoire des institutions XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes-Saint-Denis, Jun 2009, Paris, Institut National de l’Histoire de l’Art, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Francesca Brittan; Carmel Raz, Aug 2021, Frankfurt, Max Planck Institute for Empirical Aesthetics, Germany</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un Bolognese a Parigi. Domenico Ferri scenografo del Théâtre-Italien (1829-1851) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIo colloquio di musicologia del Saggiatore musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppina La Face Bianconi, Nov 2009, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Boston, United States</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sguardi sulle pratiche sceniche dei cantanti del Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario « Prassi esecutiva »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angela Romagnoli, Apr 2009, Cremona, Università di Pavia-Cremona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mireille Losco-Lena, Nov 2019, Lyon, ENSATT, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Son Regina, son guerriera. Una caricatura inedita di Angelica Catalani nella Semiramide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G.G. Ferrari e le scene europee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Ballardini, Apr 2009, Trento, Conservatorio Bonporti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Romain Descendre; Pierre Girard, Oct 2019, Lyon, ENS-Lyon, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cantanti-attori del Théâtre-Italien : riperimento, catalogazione e trattamento delle fonti della Bibliothèque-musée de l’Opéra (BnF, Paris) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invisibili fili. Musica, lessicografia, editoria e tecnologie dell’informazione tra XVI e XXI secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberta Ziosi, May 2009, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, François-Xavier Féron; Fanny Gribenski; Jillian Rogers, Mar 2019, Paris, IRCAM, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fisiognomica di un’attrice-cantante. Un ritratto di Giuditta Pasta commentato da uno spettatore »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe colloquio di musicologia del Saggiatore musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppina La Face Bianconi, Nov 2008, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Frédérique Desbuissons; Brigitte Diaz; José Luis Diaz; Marie-Ange Fougère; Jacques Neefs; Julien Schuh; Erika Wicky, Mar 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Assisa a’ piè d’un salice. La Desdemona di Rossini secondo Giuditta, Maria ed altre attrici del Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malibran e il belcanto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piero Mioli, May 2008, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laura Fournier-Finocchiaro; Alessandro Monachello, May 2018, Paris, Maison de l'Italie, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’art du geste à la croisée des XVIIIe et XIXe siècles dans le théâtre et l’opéra italiens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le siècle de l’auteur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piero Caracciolo, Mar 2008, Paris, ENS d'Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Donin; Fanny Gribenski; Jillian Rogers, May 2018, Paris, IRCAM, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Adapting The Merry Wives of Windsor to the Italian stage. Le Falstaff de Maggioni et Balfe (London, 1838) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livrets d’opéra et réécritures du patrimoine anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Couderc, May 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Musitelli, Feb 2018, Paris, ENS d'Ulm, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un libretto peut en cacher un autre. Heurs et malheurs de trois livrets d’opera semiseria, Camilla, Torvaldo e Dorliska, Adelaide e Comingio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Librettologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Decroisette, Dec 2007, Paris, INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, Maison de l'Italie, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le marbre ou la panthère. Giuditta Pasta et Maria Malibran, deux Desdemona pour un Otello »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Littérature et musique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Didier; Emmanuel Reibel, Nov 2006, Paris, ENS d'Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vico Bentivoglio. Piave’s unknown libretto »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar: « Issues in XIXth-century Italian opera »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jesse Rosenberg, Dec 2004, Northwestern (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...4510 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12680,51 +13118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12812245"/>
+    <w:nsid w:val="539EC1C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12911,51 +13349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-frigau-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6644-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112524346" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/16144648227795124885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000452997690" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pirandello-ou-la-chambre-d-echos-un-theatre-et-ses-intertextes.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desir-de-nouvelle-tarchetti-capuana-verga.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15006-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8552" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cordingley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01760433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928602v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuggioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chegai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maria Antolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beghelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1526" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/291824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.173.0161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06099-4.p.0157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellomo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01596240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oq/kbt006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3.p.0071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316275863.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.frig.2017.01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.3089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928441v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/78771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-provence.fr/littemu/index171.html." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decroisette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Puppa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836920v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Yvon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vernazza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ottin Pecchio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Blaszkiewicz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Ellis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Everist" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847051v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847087v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847102v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847485v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847498v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850051v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847537v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04178936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847533v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848998v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848982v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-frigau-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6644-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112524346" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/16144648227795124885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000452997690" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pirandello-ou-la-chambre-d-echos-un-theatre-et-ses-intertextes.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desir-de-nouvelle-tarchetti-capuana-verga.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15006-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8552" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cordingley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01760433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuggioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chegai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maria Antolini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beghelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1526" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/291824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06099-4.p.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.173.0161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellomo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01596240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oq/kbt006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3.p.0071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316275863.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.frig.2017.01" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.3089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/78771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-provence.fr/littemu/index171.html." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decroisette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Puppa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tysman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Yvon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vernazza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ottin Pecchio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843626v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Blaszkiewicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Ellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Everist" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850102v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847088v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847072v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844256v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850093v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847102v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848542v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847100v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848573v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850088v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848419v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847485v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847479v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847502v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850051v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850047v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847514v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849010v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848578v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04178936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847533v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849006v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848998v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848987v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>