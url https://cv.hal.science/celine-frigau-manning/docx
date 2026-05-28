--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1361,1771 +1361,1771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05610682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que la musique fait à l’hypnose – Une relation spectaculaire au XIXe siècle. Céline Frigau Manning interviewée par Antoine Bioy [entretien]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'hypnose et de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.91-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Capital of Scenery: Time, Labor, and Logistics in the Creation and Management of Domenico Ferri's Sets at the Paris Italian Opera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, LXII (2022), p. 55-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brisons les fers de l’Italie ! Rhétorique du pathos et de la mémoire dans les chansons françaises de la campagne de 1859</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Saggiatore musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXVIII (2, 2021), pp.175-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/291824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdi e il Théâtre Italien di Parigi (1845-1856), R. Vernazza [compte rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (1), pp.194-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108 (1), pp.194-196</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mer Rouge en rébellion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Moïse &amp; Pharaon, 328, pp.72-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une mer Rouge en rébellion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musica e ipnosi nella Parigi fin-de-siècle. Le estasi musicali di due “artiste inconscie”, Lina de Ferkel e Magdeleine G.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina nei secoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, “I Medici e i Poeti”. Musica, teatro e nuova psicofisiologia fra ‘800 e ‘900, 31/1, p. 93-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un quatuor d’exception et son “délicieux Don Pasquale” : Lablache ou l’art d’un jeu comique ébouriffant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Moïse &amp; Pharaon, 328, pp.72-76</w:t>
+              <w:t xml:space="preserve">, 2018, Don Pasquale, n° 302, p. 82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuple d’Italie, “peuple musical” : une question médicale au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Musique italienne et sciences médicales au XIXe siècle, https://journals.openedition.org/laboratoireitalien/1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gai traduire. Histoire(s) d’un collectif de traduction théâtrale à l’Université Paris 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Traduire ensemble pour le théâtre, http://e-revues.pum.univ-tlse2.fr/sdx2/la-main-de-thot/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reibel, Comment la musique est devenue « romantique ». De Rousseau à Berlioz, Paris, Fayard, coll. « Les chemins de la musique », 2013, 463 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Musée, musées, 173, pp.161-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.173.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur italienne de Shakespeare. Sept opéras venus de la péninsule sur les scènes françaises (1812-1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.129-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir le geste du chanteur d’opéra : nouveaux enjeux pour l’histoire du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Société d’Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les Oublis de l’histoire du théâtre,, p. 101-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la mort volontaire. L’opéra italien et ses suicidés romantiques sur la scène parisienne du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 7, Le Suicide en scène, p. 157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06099-4.p.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire en collectif le théâtre italien contemporain. Les enjeux politiques de La Langue du bourricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, dossier Traductions politiques, n° 16, http://laboratoireitalien.revues.org/928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrenologising Opera Singers. The Scientific ‘Proofs’ of Musical Genius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th-Century Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 39, n° 2, Music and Science in London and Paris, p. 125-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La petite chose avec Molière” : Strauss et la tradition métathéâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Don Pasquale, n° 302, p. 82-86</w:t>
+              <w:t xml:space="preserve">, A paraître, Ariane à Naxos, n° 282, p. 112-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La leçon tragique d’Antonio Morrocchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 19, dossier Idées et formes du tragique dans la société et la culture italiennes de l’humanisme à la fin de l’époque moderne, p. 215-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Traduire ensemble pour le théâtre, http://e-revues.pum.univ-tlse2.fr/sdx2/la-main-de-thot/</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une panthère sur la scène romantique : Maria Malibran dans l’Otello de Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Otello, n° 278, p. 72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Les Oublis de l’histoire du théâtre,, p. 101-114</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strauss et la tradition métathéâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ariane à Naxos : opéra en un acte précédé d'un prologue (282), pp.112-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.129-143</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attore-traduttore tra controsensi e nobiltà. Recitare i ruoli di Don Giovanni e del Conte Almaviva al Théâtre-Italien (1810-1830)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acting Archives Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, III, n° 5, p. 53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06099-4.p.0157⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singer-Machines: Describing Italian Singers, 1800-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3-4), pp.230-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oq/kbt006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantanti-attori del Théâtre-Italien : riperimento, catalogazione e trattamento delle fonti della Bibliothèque-musée de l’Opéra (Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schifanoia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 42/43, p. 89-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 39, n° 2, Music and Science in London and Paris, p. 125-141</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Falstaff de M. Maggioni and M. Balfe : façonner un opéra italien pour un public anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. IX (n° 2), p. 23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2015, dossier Traductions politiques, n° 16, http://laboratoireitalien.revues.org/928</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la réception de La donna del lago au Théâtre-Italien de 1824 à 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dossier La Donna del lago de Rossini au cœur du romantisme européen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...586 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928400v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03928393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Bolonais à Paris. Domenico Ferri peintre-décorateur du Théâtre-Italien</w:t>
               </w:r>
@@ -3310,51 +3310,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3993,1780 +3993,1707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Publication et traduction des livrets du Théâtre-italien »; « Le Théâtre-Italien »; « Le répertoire du Théâtre-Italien »; « Le rossinisme et la fièvre des dilettanti »; « Le public du Théâtre-Italien »; « Le jeu des chanteurs au Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’opéra français. Du Consulat aux débuts de la IIIème République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, p. 255-257, p. 278-301, p. 684, p. 730-735, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Le peuple dilettante”. Mythes et représentations du public du Théâtre-Italien dans le premier XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Giron-Panel; Solveig Serre; Jean-Claude Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Scènes musicales et leurs publics en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.71-86, 2020, 978-2-406-10112-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10112-3.p.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10112-3.p.0071⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03928415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Italie : formes d’écriture et politiques de la réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Timothée Picard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Critique musicale au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR, 2020</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérold on the road. L’attività di agente teatrale di un musicista francese secondo una lettera inedita del 1821</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marica Bottaro; Francesco Cesari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggi italo-francesi. Scritti 'musicali' per Adriana Guarnieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIM, p. 37-46, 2020, 8855430181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LIM, p. 37-46, 2020, 8855430181</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’“énorme tête” du génie. Rossini au prisme de la phrénologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ilaria Narici; Emilio Sala; Emanuele Senici; Benjamin Walton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gioachino Rossini, 1868-2018. La musica e il mondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Rossini, p. 185-204, 2019, 9788889947661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opera and Hypnosis. Victor Maurel’s Experiments with Verdi’s Otello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nineteenth-Century Opera and the Scientific Imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.84-106, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781316275863.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781316275863.005⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03928420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence et intelligibilité. L’acteur verdien et l’acteur wagnérien en quête du geste révélateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Candoni; Hervé Lacombe; Timothée Picard; Giovanna Sparacello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verdi/Wagner : images croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p. 97-110, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire le théâtre. Une communauté d'expérience [introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire le théâtre. Une communauté d'expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.7-15, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.frig.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR, p. 97-110, 2018</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces exceptions humaines”. Physiognomonie, phrénologie et vedettariat théâtral autour de 1830-1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Filippi; Sara Harvey; Sophie Marchand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sacre de l’acteur. Émergence du vedettariat théâtral de Molière à Sarah Bernhardt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, p. 213-222, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’Eldorado de la musique” : Mozart au Théâtre-Italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Decobert; Jean-Michel Vinciguerra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mozart, catalogue de l’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la BnF, p. 52-60, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les divas dans les rues : récits de performances improvisées ou imposées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Chopin-Pagotto; Francesco D’Antonio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtralisation de l’espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan-Orizons, p. 31-43, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, p. 213-222, 2017</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métaopéra italien comme moteur d’“acclimatation”. Esprit, gaieté, satire sur la scène parisienne du premier XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Frigau Manning. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Scène en miroir. Métathéâtres italiens (XVIe-XXIe siècle). Études en l’honneur de Françoise Decroisette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 145-159., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staging and Acting Without a Director : Expressive Gestures at the Paris Théâtre-Italien (1815-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edith Keller; Laura Moeckli; Florian Reichert; Stefan Saborowski; Anette Schaffer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sänger als Schauspieler. Zur Opernpraxis in Text, Bild und Musik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argus, p. 87-110, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeariennes. Harriet Smithson et Maria Malibran en scène au Théâtre-Anglais et à l’Opéra-Italien (1827-1831)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Michel Ergal; Michèle Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature comparée et correspondance des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, p. 25-40, 2014, 978-2-86820-568-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.3089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing With Excess. Maria Malibran as Clari at the Théâtre-Italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Hibberd; Richard Wrigley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art, Theatre, and Opera in Paris, 1750-1850</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, p. 203-221, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Ristori, bandiera di pace du Risorgimento ? Le public parisien face à Francesca da Rimini et Pia de’ Tolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Decroisette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Histoire derrière le rideau. Écritures scéniques des luttes du Risorgimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 199-214, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prima la musica, poi le immagini. Il Favorito e l’Inganno aux origines du clip de musique classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcello Smarelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatro delle Esposizioni #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de France à Rome, p. 113-122, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, p. 145-159., 2016</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ‘tragédie travestie’ ? Semiramide tragique ou comique sur les scènes parisiennes (1811-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camillo Faverzani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tragédie et opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Travaux et documents, p. 143-153, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Malibran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beatrice Alfonzetti; Silvia Tatti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vite per l’Unità. Artisti e scrittori del Risorgimento civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donzelli, p. 149-165, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUS, p. 25-40, 2014</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture, édition, traductions à lire et à chanter : les activités multiples de Manfredo Maggioni, staff librettist à Londres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Decroisette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Livret d’opéra, œuvre littéraire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUV, p. 87-124, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate, p. 203-221, 2014</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recitar parlando dans Il Califfo di Bagdad de Manuel Garcìa : “Et pour la première fois, sur le théâtre Italien, on a entendu parler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Locatelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et littérature. Rencontres Sainte Cécile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 164-182, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Argus, p. 87-110, 2014</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assisa a’ piè d’un salice. La Desdemona di Rossini secondo Giuditta, Maria ed altre attrici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piero Mioli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malibran. Storia e leggenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pàtron, p. 309-319, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...424 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5776,236 +5703,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “La manière anglaise” : convulsions et ventre à terre sur la scène lyrique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influences anglaises sur le romantisme musical français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “La manière anglaise” : convulsions et ventre à terre sur la scène lyrique »</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+                <w:t xml:space="preserve">La Cenerentola à Paris de 1822 à 1848. Dans les coulisses de la création et des reprises du Théâtre-Italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, http://www.fabrique-du-spectacle.fr/spectacles/ressources/202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928574v1</w:t>
+                <w:t xml:space="preserve">hal-03928576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cenerentola à Paris de 1822 à 1848. Dans les coulisses de la création et des reprises du Théâtre-Italien</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2016, http://www.fabrique-du-spectacle.fr/spectacles/ressources/202</w:t>
+                <w:t xml:space="preserve">Pacini, Antonio (Francesco Gaetano Saverio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario Biografico degli Italiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://www.treccani.it/enciclopedia/antonio-pacini_(Dizionario-Biografico)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6015,528 +5942,528 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Gozzi, Mémoires inutiles de la vie de Carlo Gozzi, écrits par lui-même et publiés par humilité, nouvelle traduction collective d'après l'édition vénitienne de 1797, Françoise Decroisette (dir.), Paris, Baudry, 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berger</w:t>
+                <w:t xml:space="preserve">Lucie Comparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Comparini</w:t>
+                <w:t xml:space="preserve">Ginette Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decroisette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction: Paolo Puppa, Dalla parte del Figlio. La Perspective du Fils, trad. Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Puppa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Decroisette</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">hal-04837658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi, Personne et Polyphème&amp;quot;, traduction de &amp;quot;Io, Nessuno e Polifemo&amp;quot; d'Emma Dante par le collectif La Langue du bourricot coordonnée par Paolo Bellomo, Céline Frigau Manning et Romane Lafore.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Puppa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">hal-03928719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duo&amp;quot;, texte bilingue, traduction de &amp;quot;Duetto&amp;quot; d'Antonio Moresco par le collectif La Langue du bourricot sous la direction de Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la poésie moderne, traduction de &amp;quot;Sulla poesia moderna&amp;quot; de Guido Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom du peuple italien&amp;quot;, texte bilingue, traduction de &amp;quot;In nome del popolo italiano&amp;quot; de Matteo Bacchini par le collectif La Langue du bourricot sous la direction de Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On faisait rire les mouches&amp;quot;, texte bilingue, traduction de &amp;quot;Bastavamo a far ridere le mosche&amp;quot; de Sergio Longobardi par le collectif La Langue du bourricot sous la direction de Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6546,535 +6473,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au XIXe siècle, l’hypnose médicale relevait aussi du spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au XIXe siècle, l’hypnose médicale relevait aussi du spectacle</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Podcast : La Piqûre de Rappel. Musique et douleur, entretien avec Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837127v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">hal-04836704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissariat et catalogue de l'exposition &amp;quot;Spectacles de l’hypnose. Expériences scientifiques et artistiques au XIXe siècle&amp;quot;, Bibliothèque Diderot, Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Podcast : La Piqûre de Rappel. Musique et douleur, entretien avec Céline Frigau Manning</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émission radio : L'Écho des Pavanes. La grâce du mélomane hypnotisé. Épisode du 12 février 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillemain</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">hal-04836920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme de salle: Moïse et Pharaon ou le choc des contre-mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme de salle: Gioacchino Rossini, Moïse et Pharaon, Festival d'Aix-en-Provence, juillet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast : Métaclassique #59. Hypnotiser, entretien avec Céline Frigau Manning et Hélène Tysman, réalisé par David Christoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Émission radio : L'Écho des Pavanes. La grâce du mélomane hypnotisé. Épisode du 12 février 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Christoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emission: « Versus-écouter ». Entretien avec Céline Frigau Manning réalisé par David Christoffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Christoffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...116 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7084,5973 +7011,5973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde: « État de la recherche, en France et en Italie, sur le Théâtre-Italien et les Italiens en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Italiens dans la musique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emanuele De Luca; Céline Frigau Manning; Barbara Nestola; Maria Chiara Prodi; Agnès Terrier, Jun 2024, Paris, Maison de l'Italie et Opéra-Comique, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Sick of the Old World’s Sophistry!” Performing Italian Opera at Sea in 1825 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le spectacle italien loin de l’Europe. Scènes d’Amérique et d’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Frigau Manning, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Table ronde: « État de la recherche, en France et en Italie, sur le Théâtre-Italien et les Italiens en France »</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enjeux de l’hypnose musicale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adèle Yvon</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ottin Pecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et maladie - Music &amp; Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Barras; Laurent Feneyrou; Céline Frigau Manning, Oct 2023, Paris, IRCAM, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Sick of the Old World’s Sophistry!” Performing Italian Opera at Sea in 1825 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth Transnational Opera Studies Conference, tosc@lisbon.2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luísa Cymbron; Jelena Novak; João Pedro Cachopo, Jul 2023, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Opera and Popular Songs under Hypnosis: Music, Politics, and the Mute Body in the Fin-de-siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth Transnational Opera Studies Conference, tosc@bayreuth.2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kordula Knaus; Anno Mungen, Jun 2022, Bayreuth, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rosso Malpelo et le fantôme d’Hamlet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie est un flux continu, incandescent. Formes brèves, formes théâtrales chez Tarchetti, Capuana, Verga, Pirandello</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Ilaria Moretti, Dec 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Opera and Popular Song under Hypnosis: Performing the Mute Body in the Fin-de-siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Musicological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roundtable: « Theater, Genre, and Urban Geography in Paris, 1800–1900 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruben Vernazza</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Emanuele De Luca; Céline Frigau Manning; Barbara Nestola; Maria Chiara Prodi; Agnès Terrier, Jun 2024, Paris, Maison de l'Italie et Opéra-Comique, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Blaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Everist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Musicological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online Conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Enjeux de l’hypnose musicale »</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “They thus become insensible”: Music, Attention, and Hypnosis in the Nineteenth-Century Performances of the Aissawa Brotherhood »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attention, Cognition, and the Auditory Self, 1770-1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesca Brittan; Carmel Raz, Aug 2021, Frankfurt, Max Planck Institute for Empirical Aesthetics, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Music, Hypnosis, and the Disruption of Reason in the Nineteenth-Century Performances of the Aissawa Brotherhood »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Musicological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’hypnose, un théâtre en musique ? Expérimentations cliniques et artistiques au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets d'hypnose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mireille Losco-Lena, Nov 2019, Lyon, ENSATT, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nouvelles approches du tarentisme : musique, hypnose et médecine au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Descendre; Pierre Girard, Oct 2019, Lyon, ENS-Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Musique, hypnose et altération de la raison : les performances de la confrérie Aïssaoua au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du son en action : acoustique, physiologie et technologie en France XIXe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Xavier Féron; Fanny Gribenski; Jillian Rogers, Mar 2019, Paris, IRCAM, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’œil mental et l’oreille exaltée. Hypnose, musique et spectacle au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œil du XIXe siècle. VIIIe Congrès international de la Société des Études romantiques et dix-neuviémistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédérique Desbuissons; Brigitte Diaz; José Luis Diaz; Marie-Ange Fougère; Jacques Neefs; Julien Schuh; Erika Wicky, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Silences du corps, extase de l’âme. Hypnose, musique et douleur au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Musique, science et technologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Donin; Fanny Gribenski; Jillian Rogers, May 2018, Paris, IRCAM, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intelligence du geste : idéal de l’acteur verdien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Verdi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Musitelli, Feb 2018, Paris, ENS d'Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le gai traduire. Pratiques de la traduction théâtrale à l’Université »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du GALET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, Maison de l'Italie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tigre reale : adaptation-traduction des cartons du film muet de Giovanni Pastrone (1916) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Fournier-Finocchiaro; Alessandro Monachello, May 2018, Paris, Maison de l'Italie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hypnose, musique et transmission d’états altérés. Raconter les Aïssaoua au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Transmission, colloque interdisciplinaire de l’Institut Universitaire de France 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Poison, fer et feu : musique et hypnose dans les récits de spectacle Aïssaoua au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Altered States” of Consciousness. Mind, Embodiment, Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Nicholas Manning; Carmel Raz, Jun 2018, Paris, INHA et Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce que la musique fait à l’hypnose. Une relation spectaculaire au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’études théâtrales de l’équipe Scènes du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Moindrot, Nov 2018, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théâtre de la traduction. Corps pluriels, corps singulier d’un collectif de traduction théâtrale universitaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps du traducteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Broqua; Marie Nadia Karsky, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Molded to the Rhythm of a Musical Score”. Music, Hypnosis, and Female Bodies in Fin-de-siècle Paris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Odd Bodies. 2017 Interdisciplinary Nineteenth-Century Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barri Gold, Mar 2017, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Silencing the Body. Hypnosis, Music, and Pain in the Nineteenth Century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Series: « Explorations in the Medical Humanities »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arden Hegele; Rishi Goyal; Lan Li; Heidi Hausse; Carmel Raz; Benjamin Breen, Oct 2017, New York (NY), The Heyman Center for the Humanities at Columbia University, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hérold on the road. L’attività di agente teatrale di un musicista francese secondo una lettera da Firenze, 11 maggio 1821 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ah, les italiens ! Forme e artisti dello spettacolo tra Toscana e Francia. Incroci, analogie, differenze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renzo Guardenti; Sara Mamone, Oct 2017, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Opera and Hypnosis : Victor Maurel’s Experiments in Suggestion With Verdi’s Otello »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music &amp; the Body Between Revolutions : Paris, 1789-1848</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julia Doe; Céline Frigau Manning; Carmel Raz, Mar 2017, New York, Columbia University, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’‘enorme testa’ del genio : Rossini ritratto dai frenologi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rossini 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniele Carnini; Ilaria Narici; Emilio Sala; Cesare Scarton; Emanuele Senici; Benjamin Walton, Jun 2017, Pesaro, Fondazione G. Rossini, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Musica e ipnosi nella Parigi fin-de-siècle. Le esperienze di Émile Magnin con Magdeleine G. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“I Medici e i Poeti”. Musica, teatro e nuova psicofisiologia fra ‘800 e ‘900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonia Bellavia; Antonio Rostagno, Nov 2017, Roma, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Opera, Hypnosis, and Auto-Suggestion: A Singer’s Theory of Identification »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Biennial International Conference on Nineteenth-Century Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philip Bullock; Barbara Eichner; Daniel Grimley; Anna Stoll Knecht; Laura Tunbridge; Benjamin Walton, Jul 2016, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il corpo del traduttore : riflessioni sulla traduzione teatrale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialoghi sulla traduzione letteraria : esperienze e riflessioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Nasi; Diego Saglia, Apr 2016, Modena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Luca Ronconi en quête d’'intériorité'? Moïse et Pharaon entre émotion religieuse et effet technique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luca Ronconi, maître d’un théâtre sans limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giulia Filacanapa; Erica Magris, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Politique et utopie d’un collectif de traduction théâtrale universitaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire ensemble le théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonella Capra; Catherine Mazellier-Lajarrige, Mar 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dramaturgies italiennes contemporaines. Le cas Bacchini »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Corps à corps. Récits de théâtre italien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emanuele De Luca; Arianna Berenice De Sanctis; Vincenzo Mazza; Gabriele Sofia, Feb 2015, Paris, Institut Culturel Italien, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voix et gestes enfuis. Récits, impressions, souvenirs d’impressions de spectateurs du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar in French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Cornilliat, Sep 2015, New Brunswick (NJ), Rutgers University, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chanteurs-acteurs français et italiens au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du PRITEPS (Programme de recherches interdisciplinaires sur le théâtre et les pratiques scéniques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élisabeth Angel-Pérez; Andrea Fabiano, Feb 2015, Paris, Sorbonne-Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hygiene of the Singer. Bodies, Medicine and Prophylaxis in Nineteenth-Century Opera »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Transnational Opera Studies Conference, tosc@bologna.2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Beghelli, Jun 2015, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Medicalizing Talent. Theatre, Opera and the Medical Sciences in the Nineteenth Century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar in French and Italian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, New Brunswick (NJ), Zimmerli Art Museum, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La communauté du récit. Spectateurs d’opéra au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de spectateur, modèles d’expérience ? Théâtre et cinéma, XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Lechevalier; Fabien Cavaillé, Mar 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il cantante e il frenologo. Un’impresa “scientifica” di legittimazione e di moralizzazione nel primo Ottocento »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIo colloquio di musicologia del Saggiatore musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppina La Face Bianconi, Nov 2014, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Le peuple dilettante”. Mythe et représentations du public du Théâtre-Italien dans le premier XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les scènes musicales et leurs publics en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Giron-Panel; Solveig Serre; Jean-Claude Yon, Dec 2014, Paris, Opéra-Comique, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clinique du vedettariat. Les discours des sciences appliquées à la consécration théâtrale au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émergence du vedettariat théâtral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Filippi, May 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Phrenologising opera singers. The scientific “proofs” of musical genius »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opera and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hibberd, Jun 2014, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chanteurs-acteurs et spectateurs d’opéra au XIXe siècle. Enjeux, sources, méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire du spectacle vivant (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graça Dos Santos; Jean-Claude Yon, Jun 2014, Paris, Société d'Histoire du Théâtre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’œil du spectateur d’opéra »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires sensibles. Mémoires, perceptions et expérience théâtrale, entre histoire, anthropologie et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Boisson, Nov 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’acteur-traducteur sur les scènes du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place du traducteur au théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Marie Nadia Karsky; Claire Larsonneur, Jun 2013, Paris 8 et BnF, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La leçon tragique d’Antonio Morrocchesi (1768-1838) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées et formes du tragique dans la société et la culture italiennes de la première modernité à la fin de l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrizia De Capitani, May 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le spectateur du Théâtre-Italien : enjeux et méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire du spectateur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Moindrot, Dec 2013, Paris, Société d'Histoire du Théâtre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Convulsions, ventre à terre : échos du jeu des acteurs anglais chez les chanteurs du Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influences anglaises sur le romantisme musical français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémy Campos; Mark Everist; Étienne Jardin; Emmanuel Reibel, Oct 2013, Hardelot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intelligence et intelligibilité. L’acteur verdien et l’acteur wagnérien en quête du geste révélateur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verdi/Wagner : images croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Candoni; Hervé Lacombe; Timothée Picard; Giovanna Sparacello, Feb 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Violences du jeu. Un modèle lyrique italien d’actrice shakespearienne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare et l’Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Guéron; Giuseppe Sangirardi, Apr 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saisir le geste du chanteur d’opéra : nouveaux enjeux pour l’histoire du théâtre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les oublis de l’histoire du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonore Delaunay; Marion Denizot; Joël Huthwohl, Nov 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« In Search of Lost Scenery. Time and Duration in Domenico Ferri’s Staging Practices »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Staging in XIXth-century Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hibberd, Jun 2012, London, King's College, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le méta-opéra italien, miroir du public français : esprit, gaieté, acclimatation, les raisons d’un succès sur la scène du premier XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le miroir derrière le rideau. Sur le métathéâtre parlé ou chanté en Italie (XVe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning, Nov 2012, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Bohème. Théâtralité et théâtralisation d’un mythe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythe, fortune et infortune de la Bohème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Amic; Ségolène Le Men, Dec 2012, Paris, Grand Palais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un gros rire alla napoletana ? Naturalisation des compositeurs et acteurs napolitains, italianisation du public parisien entre 1806 et 1815 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naples-Paris, la musique sous la décennie française (1805-1816)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Colas Gallet; Alessandro Di Profio, Oct 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les divas dans les rues : récits de performances improvisées ou imposées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtralisation de l’espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Chopin-Pagotto; Francesco D’Antonio, Nov 2012, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chanteur-machine : mécanique de la réception lyrique du premier XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Littérature et musique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Didier; Emmanuel Reibel, Dec 2012, Paris, ENS d'Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« What Remains of the Brazilian Carmen ? On the Appearance and Disappearance of Augusto Boal’s Sambópera »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carmen and Her Others</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mi Zhou, Feb 2011, London, University College London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une ‘tragédie travestie’ ? Semiramide tragique ou comique sur les scènes parisiennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Tragédie et opéra »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camillo Faverzani, Jan 2011, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Adelaide Ristori, bandiera di pace du Risorgimento ? Le public parisien face à Francesca da Rimini et Pia de’ Tolomei en 1855 et 1856 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre derrière le rideau. Écritures scéniques des luttes du Risorgimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Decroisette, Nov 2011, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scotch Folk Songs or Spanish Bolero. What New York and Paris Expect from Rossini’s Rosina »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italian Opera and Urban Culture (1810-1870)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mary Ann Smart, Nov 2011, Berkeley, University of California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Shakespeariennes. Harriet Smithson et Maria Malibran en scène au Théâtre-Anglais et à l’Opéra-Italien (1827-1831) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature comparée et correspondance des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves-Michel Ergal; Michèle Finck, Mar 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fonti sulla interpretazione scenica nell’opera ottocentesca »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du DAMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Beghelli, Apr 2011, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vie, mort et miracles de la Malibran : une chanteuse héroïne du Risorgimento ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piero Caracciolo; Emilio Sciarrino, Jan 2011, Paris, ENS d'Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Accent et prosodie chez Bembo et Spadafora »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Pour une prosodie comparée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Violaine Anger, Mar 2011, Evry, Université d'Evry-Val d'Essonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Staging Without a Stage Director at the Théâtre royal Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music on Stage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiona Jane Schopf, Oct 2010, Sidcup, Rose Bruford College, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Playing With Excess. Maria Malibran as Clari at the Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances : Exchanges and Tensions between Art, Theatre and Opera in France, c.1750-1850</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Hibberd; Richard Wrigley, Mar 2010, London, The National Gallery, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le geste expressif sur la scène parisienne (1800-1850) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sänger als Schauspieler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edith Keller; Laura Moeckli; Anette Schaffer, Oct 2010, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les opéras sérieux de Rossini à la scène, hier et aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le théâtre et l’histoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Decroisette, Jan 2010, Paris, INHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au pied de la lettre ? Les costumes de Manuel García dans Don Giovanni au Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et image/Image et texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Denis, Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Fatale expérience’ ou ‘fête pour le public’ ? Une histoire de la réception de La donna del lago au Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Donna del lago de Rossini, aux sources du Romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Didier; Emmanuel Reibel, Jun 2010, Paris, ENS d'Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Son Regina, son guerriera. Una caricatura inedita di Angelica Catalani nella Semiramide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G.G. Ferrari e le scene europee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Ballardini, Apr 2009, Trento, Conservatorio Bonporti, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cantanti-attori del Théâtre-Italien : riperimento, catalogazione e trattamento delle fonti della Bibliothèque-musée de l’Opéra (BnF, Paris) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invisibili fili. Musica, lessicografia, editoria e tecnologie dell’informazione tra XVI e XXI secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberta Ziosi, May 2009, Ferrara, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur l’iconographie du Théâtre Royal Italien (1815-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Barras; Laurent Feneyrou; Céline Frigau Manning, Oct 2023, Paris, IRCAM, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art lyrique et la danse : écrire l’histoire des institutions XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes-Saint-Denis, Jun 2009, Paris, Institut National de l’Histoire de l’Art, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Luísa Cymbron; Jelena Novak; João Pedro Cachopo, Jul 2023, Lisboa, Portugal</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un Bolognese a Parigi. Domenico Ferri scenografo del Théâtre-Italien (1829-1851) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIo colloquio di musicologia del Saggiatore musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppina La Face Bianconi, Nov 2009, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Céline Frigau Manning; Ilaria Moretti, Dec 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Regards sur l’iconographie du Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’opéra et la danse. Écrire l’histoire des institutions (XIXe-XXe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Frigau Manning; Aurélien Poidevin, Jun 2009, Paris, INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sguardi sulle pratiche sceniche dei cantanti del Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario « Prassi esecutiva »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angela Romagnoli, Apr 2009, Cremona, Università di Pavia-Cremona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kordula Knaus; Anno Mungen, Jun 2022, Bayreuth, Germany</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fisiognomica di un’attrice-cantante. Un ritratto di Giuditta Pasta commentato da uno spettatore »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe colloquio di musicologia del Saggiatore musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppina La Face Bianconi, Nov 2008, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online Conference, United States</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’art du geste à la croisée des XVIIIe et XIXe siècles dans le théâtre et l’opéra italiens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Le siècle de l’auteur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piero Caracciolo, Mar 2008, Paris, ENS d'Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Francesca Brittan; Carmel Raz, Aug 2021, Frankfurt, Max Planck Institute for Empirical Aesthetics, Germany</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Assisa a’ piè d’un salice. La Desdemona di Rossini secondo Giuditta, Maria ed altre attrici del Théâtre-Italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malibran e il belcanto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piero Mioli, May 2008, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mireille Losco-Lena, Nov 2019, Lyon, ENSATT, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Adapting The Merry Wives of Windsor to the Italian stage. Le Falstaff de Maggioni et Balfe (London, 1838) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livrets d’opéra et réécritures du patrimoine anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Couderc, May 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Romain Descendre; Pierre Girard, Oct 2019, Lyon, ENS-Lyon, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un libretto peut en cacher un autre. Heurs et malheurs de trois livrets d’opera semiseria, Camilla, Torvaldo e Dorliska, Adelaide e Comingio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Librettologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Decroisette, Dec 2007, Paris, INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, François-Xavier Féron; Fanny Gribenski; Jillian Rogers, Mar 2019, Paris, IRCAM, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le marbre ou la panthère. Giuditta Pasta et Maria Malibran, deux Desdemona pour un Otello »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Littérature et musique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Didier; Emmanuel Reibel, Nov 2006, Paris, ENS d'Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Boston, United States</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vico Bentivoglio. Piave’s unknown libretto »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frigau Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar: « Issues in XIXth-century Italian opera »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jesse Rosenberg, Dec 2004, Northwestern (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...4807 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13118,51 +13045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="539EC1C6"/>
+    <w:nsid w:val="5F960385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13349,51 +13276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-frigau-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6644-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112524346" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/16144648227795124885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000452997690" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pirandello-ou-la-chambre-d-echos-un-theatre-et-ses-intertextes.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desir-de-nouvelle-tarchetti-capuana-verga.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15006-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8552" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cordingley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01760433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuggioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chegai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maria Antolini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beghelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1526" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/291824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06099-4.p.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.173.0161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellomo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01596240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oq/kbt006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3.p.0071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316275863.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.frig.2017.01" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.3089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/78771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-provence.fr/littemu/index171.html." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decroisette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Puppa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tysman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Yvon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vernazza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ottin Pecchio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843626v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Blaszkiewicz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Ellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Everist" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850102v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847088v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847072v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844256v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850093v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847102v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848542v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847100v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848573v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850088v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848419v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847485v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847479v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847502v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850051v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850047v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847514v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849010v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848578v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04178936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847533v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849006v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848998v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848987v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-frigau-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6644-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112524346" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/16144648227795124885" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000452997690" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824018v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pirandello-ou-la-chambre-d-echos-un-theatre-et-ses-intertextes.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-desir-de-nouvelle-tarchetti-capuana-verga.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15006-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8552" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cordingley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01760433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuggioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chegai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maria Antolini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beghelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1526" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/291824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.173.0161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06099-4.p.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellomo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01596240v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oq/kbt006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3.p.0071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928675v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316275863.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.frig.2017.01" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928439v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.3089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/78771" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.univ-provence.fr/littemu/index171.html." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decroisette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Puppa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tysman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Yvon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vernazza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ottin Pecchio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Andries" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Blaszkiewicz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Ellis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Everist" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850102v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847088v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847072v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844256v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850094v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844261v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848542v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848557v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850088v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847472v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848573v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847485v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847489v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848419v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847506v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850051v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850047v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847517v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847530v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849010v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848581v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848578v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04178936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847533v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848961v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847542v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848425v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848974v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>