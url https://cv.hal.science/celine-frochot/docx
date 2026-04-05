--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline FROCHOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic ablation of floating lung cancer cells using PVA and TPGS emulsified PLGA nanoparticles loaded with pyropheophorbide-a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasivimon Pramual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 274, pp.113318. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2025.113318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Photodynamic Therapy for Pancreatic Cancer: Recent Innovations from Fundamentals to &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; and Clinical Applications (2020-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Czuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 62 (12), pp.3662-3701. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC05629B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy for Head and Neck Cancers: A Review of a Novel, Patient-Friendly Solution and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akeem Moradehun Bamiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zul Izhar Mohd Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharifah Emilia Tuan Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengku Ahmad Damitri Al-Astani Tengku Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasibah Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibnosina Journal of Medicine and Biomedical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (04), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0045-1814741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides-Based Nanoparticles Conjugated with Rose Bengal for FRET-Mediated X-Ray-Induced PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (5), pp.672. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph18050672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Corono Asymmetrical N‐Bis ‐Heterocyclic Bis ‐Imidazolium Macrocycle Salt, Preliminary Physicochemical Studies, X‐Ray Structures, and Biological Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Kunstek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Hergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (11), pp.1840-1846. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Red Light‐Activatable BODIPY‐Caged Ceritinib Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill M Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Purkait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202500023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Iron(III)- N -Heterocyclic Carbene Complexes as Photosensitizers for Photodynamic Therapy and Chemotherapeutics against Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Salluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Redrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gourdon-Grünewaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiochromenocarbazole imide-based photosensitizers decorated with carbonic anhydrase inhibitors for the targeted treatment of hypoxic tumours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Merabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Puchán Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiaa M A Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3MA00926B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASU: An efficient and stable phthalocyanine dye with tolerable safety profile for self-disinfecting anti-COVID textiles activated by ambient light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (5), pp.103978. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.103978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de conception de jeux sérieux : cartographie des parcours et des possibilités offertes pour en créer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les jeux vidéo : de la fracture à la rencontre, 22, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11stu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saubamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of folic acid as targeting agent in PDT: what about the stability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, pp.104133. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.104133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Photodynamic Therapy using a Vectorized Photosensitizer coupled to Folic Acid Analog induces Ovarian Tumor Cell Death and inhibits IL-6-mediated Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 371, pp.351-370. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy and versatile cellulosic support inhibiting broad spectrum strains: synergy between photodynamic antimicrobial therapy and polymyxin B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Sothea Ouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.395-407. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-023-00526-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between AGuIX nanoparticles and photofrin under light or X-ray excitation for PDT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (8), pp.1033. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph17081033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and light: an adventure into probing, understanding and controlling events at the molecular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (5), pp.819-822. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-024-00572-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage Sludge Management and Application in the Form of Sustainable Fertilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulnar Sugurbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Nagyzbekkyzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainur Sarsenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaziza Danlybayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandugash Anuarbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.6112. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15076112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bengal coupled to AGuIX NPs for anti-cancer photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.103424. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of photosensitization performance and stability of host-guest MCM-41 composites from the direct observation of singlet oxygen formation and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatevik Chilingaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Schlachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Habermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (01n04), pp.517-525. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S108842462350030X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Near‐IR Absorbing Ruthenium(II) Complex as Photosensitizer for Photodynamic Therapy and its Cetuximab Bioconjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Martínez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gandioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thibaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (15), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202300203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folate Receptor Targeted Photodynamic Therapy: A Novel Way to Stimulate Anti-Tumor Immune Response in Intraperitoneal Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vignion-Dewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quilbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (14), pp.11288. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241411288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tLyp–1: A peptide suitable to target NRP–1 receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibigul Kenzhebayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Al-Thiabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130, pp.106200. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2022.106200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Characterization and Evaluation of Biological Properties of C7, a Novel Symmetric Tetra-Imidazolium-Bis-Heterocycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Kunstek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.495. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11020495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Photodynamic Therapy in the Nasal Decolonization of Maintenance Hemodialysis Patients: A Pilot Randomized Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Teixeira Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia La Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Boltes Cecatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Melo Deana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Araujo Prates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Kidney Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (5), pp.528-536.e1. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.ajkd.2022.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of a new bifunctional chelating agent: Application for Al 18F/177Lu complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Losantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Selmeczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Karcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 246, pp.112267. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2023.112267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New crystal form of human neuropilin-1 b1 fragment with six electrostatic mutations complexed with KDKPPR peptide ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse E Malliavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mocchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (14), pp.5603. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28145603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of tri- N -methylpyridyl porphyrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ryan Osterloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatevik Chilingaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Habermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (07n10), pp.1465-1474. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s1088424623501158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru(II)/Os(II)-based Carbonic Anhydrase Inhibitors as Photodynamic Therapy Photosensitizers for the Treatment of Hypoxic Tumours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Purkait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saubaméa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Burckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC03932C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru(II)‐Cyanine Complexes as Promising Photodynamic Photosensitizers for the Treatment of Hypoxic Tumours with Highly Penetrating 770 nm Near‐Infrared Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gandioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurikamal Demeubayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (61), pp.e202301742. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202301742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the π-Expansive Ligands in Ruthenium(II) Polypyridyl Complexes: Synthesis, Characterization, and Biological Evaluation for Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalla Pozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abdullrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayler Prieto Otoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (45), pp.18510-18523. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting glioblastoma-associated macrophages for photodynamic therapy using AGuIX®-design nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.997. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics15030997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Rose Bengal loaded with nanoparticles for anti-cancer photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Photodynamic Therapy 2022, 15 (9), pp.1093. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15091093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Aminopyridine Cadmium (II) meso-chlorophenylporphyrin coordination compound. Photophysical properties, X-ray molecular structure, antimicrobial activity, and molecular docking analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadlia Mchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Edziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bouachrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12039-021-02022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folate-based radiotracers for nuclear imaging and radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibigul Kenzhebayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boukhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 470, pp.214702. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Microscopic Peritoneal Metastases after Macroscopic Complete Cytoreductive Surgery for Advanced High-Grade Serous Ovarian Carcinoma: A Target for Folate Receptor Targeted Photodynamic Therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth da Maïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.1034. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15081034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipophilicity prediction of three photosensitizers by liquid–liquid extraction, HPLC, and DFT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Honorien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Tsoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (9), pp.1597-1608. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bio.4336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-thérapie dynamique - entre modélisation et expérimentation - la rencontre des physiciens, chimistes, biologistes, oncologues, ingénieurs ou quand la modélisation diffusionnelle trouve ses limites...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tataye Moussounda Moussounda Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.1330-1339. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.0c01227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new water soluble β-Cyclodextrin@Curcumin conjugates and in vitro safety evaluation in primary cultures of rat cortical neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Malaplate-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (6), pp.3255. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22063255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (23), pp.7273. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DABCO cadmium(II) tetrakis(4-metoxyphenyl)porphyrin complex – Structure, photophysical properties, and adsorpion removal of methylene blue dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadlia Mchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ouakouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Turowska-Tyrk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 515, pp.120046. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2020.120046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terbium-based AGuIX-design nanoparticle to mediate X-ray-induced photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.396. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14050396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cerenkov light really induce an effective photodynamic therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/radiation1010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of cytotoxic and photodynamic activities of dyads composed of a zinc phthalocyanine appended to an organotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Toubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Diring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Photodynamic Therapy 2021, 14 (5), pp.413. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14050413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical Properties of Protoporphyrin IX, Pyropheophorbide-a and Photofrin® in Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Tsoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.138. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14020138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-conjugated nanoparticles for targeted photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibigul Kenzhebayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben-Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nanophotonics and immunotherapy for cancer, 10 (12), pp.3089-3134. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2021-0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical and Bactericidal Properties of Pyridinium and Imidazolium Porphyrins for Photodynamic Antimicrobial Chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Sothéa Ouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issabayev Yerzhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmurzayeva Nurlykyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.1122. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26041122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t be afraid of the nanoparticles, it's just an ill-prepared nano-crisis...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (6), pp.446-466. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2020.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenalenone Derivatives: Synthesis and Evaluation of Their Singlet Oxygen Quantum Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Champavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (43), pp.28264-28272. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c04172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the diverse mechanisms of multidrug resistance in lung cancer cells by photodynamic therapy using pTHPP-loaded PLGA-lipid hybrid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasivimon Pramual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.218-228. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient Photodynamic Therapy treatment for Human Pancreatic Adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quilbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.192. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9010192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy Using a New Folate Receptor-Targeted Photosensitizer on Peritoneal Ovarian Cancer Cells Induces the Release of Extracellular Vesicles with Immunoactivating Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombeau Ludovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.1185. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9041185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale selectivity and in vivo biodistribution of NRP-1-targeted theranostic AGuIX nanoparticles for PDT of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.8739-8758. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S261352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Cellular Uptake, Intracellular Localization and the Cell Death Mechanism in Triphenylamine-Mediated Photoinduced Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Chennoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Duong Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63991-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach for the development of photodynamic therapy of peritoneal metastases regardless of their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Rebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Serouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.101683. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2020.101683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion complex vs. conjugation of hydrophobic photosensitizers with β-cyclodextrin: Improved disaggregation and photodynamic therapy efficacy against glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.110604. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polythiophenes with Cationic Phosphonium Groups as Vectors for Imaging, siRNA Delivery, and Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.1432. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10081432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New targeted gold nanorods for the treatment of glioblastoma by photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurlykyz Yesmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (12), pp.2205. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm8122205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of the situation of clinical photodynamic therapy in Europe in the 2003–2018 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (04n05), pp.347-357. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424619300027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorted five-coordinate square pyramidal geometry of a cadmium(II) complex containing a 2-methylimidazole ligand: Crystal structure and axial ligand effect on spectroscopic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadlia Mchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.114107. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2019.114107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting hypoxia to improve PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben-Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.163. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication sous forme d’un jeu de plateau pour partager des données et des ressentis d’experts à propos d’un nouveau traitement contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Boninsegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vicentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v49i49.52173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual function of Lectins - new perspectives in targeted Photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Bogoeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidiya Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.1241 - 1250. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424619300209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Anticancer Activity of Gold Porphyrin Linked to Malonate Diamine Platinum Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Toubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Diring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiaa Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (18), pp.12395-12406. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1093), pp.20180365. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titania and silica nanoparticles coupled to Chlorin e6 for anti-cancer photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New photodynamic molecular beacons (PMB) as potential cancer-targeted agents in PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.688-702. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new ionic gelation strategy: Towards the preparation of new monodisperse and stable hyaluronic acid/β-cyclodextrin-grafted chitosan nanoparticles as drug delivery carriers for doxorubicin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Saidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Materials Science in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.83-94. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11706-018-0407-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye-sensitized nanoparticles for heterogeneous photocatalysis: Cases studies with TiO 2 , ZnO, fullerene and graphene for water purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurlykyz Yesmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.49 - 71. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two procedures for the design of dye-sensitized nanoparticles targeting photocatalytic water purification under solar and visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 356, pp.177 - 192. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of unexplored aminophosphonic acid and evaluation as scale inhibitor for industrial water applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yerzhan Issabayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Boiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lyubchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yerengaip Shaikhutdinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-rays in photodynamic therapy: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (11), pp.1612-1650. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PP00112J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Cyclodextrins in Anticancer Photodynamic Therapy Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (8), pp.1936. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23081936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime tracking of the photobleaching trajectory during photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (8), pp.1742-1749. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2016.2620239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction, Identification and Photo-Physical Characterization of Persimmon (Diospyros kaki L.) Carotenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Zaghdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orleans Ngomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton MR spectroscopy and diffusion MR imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.436-451. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.17218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folic acid conjugates with photosensitizers for cancer targeting in photodynamic therapy: Synthesis and photophysical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulim Jetpisbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensibilisateur spécifique pour la thérapie photodynamique ciblée des métastases péritonéales des cancers ovariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grabarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khodja Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.190-196. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced photobactericidal and targeting properties of a cationic porphyrin following attachment of Polymyxin B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (9), pp.2493 - 2506. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of mono-, di- and triporphyrin building blocks by click chemistry for photodynamic therapy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibah A. Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (5), pp.532-541. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2016.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Photosensitizer Lanthanide Nanoparticle Formulation that Induces Singlet Oxygen with Direct Light Excitation, But Not By Photon or X-ray Energy Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Chouikrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry and Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (6), pp.1439-1448. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/php.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall AGuIX theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.7075-7088. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S141559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-lipid-PEG hybrid nanoparticles as photosensitizer carrier for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasivimon Pramual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jisnuson Svasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Bergkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of titanium dioxide, zinc oxide, fullerene, and graphene nanoparticles in photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12645-017-0032-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modelling, synthesis and biological evaluation of peptide inhibitors as anti-angiogenic agent targeting Neuropilin-1 for anticancer application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul E. Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah M. Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.26-45. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2015.1131196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20-nm-sized mesoporous silica nanoparticles with porphyrin photosensitizers for in vitro photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Galàn Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Warther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (3), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-016-3991-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of folic acid under several parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.419-430. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2016.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response surface methodology applied to Supercritical Fluid Extraction (SFE) of carotenoids from Persimmon (Diospyros kaki L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Zaghdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208, pp.209-219. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photodynamic therapy: state of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, juin juilllet 2015 (397-398), pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated solvent extraction of carotenoids from: Tunisian Kaki (Diospyros kaki L.), peach (Prunus persica L.) and apricot (Prunus armeniaca L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Zaghdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiga Kudaibergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interest of Folic Acid in Targeted Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulim Jetpisbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (27), pp.3185-3207. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/0929867322666150729113912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for radiation therapy enhancement: the key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Retif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Chouikrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (9), pp.1030-1044. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.11642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1 for anti-vascular targeted photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (10), pp.24059-24080. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms161024059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy as a specific tool for the interaction study of two surfactants with natural and synthetic organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bersillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 481, pp.567-576. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Porphyrin, Chlorin and Phthalocyanine Derivatives by Azide-Alkyne Click Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (28), pp.3217-3254. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/0929867322666150716115832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the nano-risk a chemical risk like the others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prevention and Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11138/PER/2015.4.2.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of zinc 5-(4-carboxyphenyl)-10,15,20-triphenylporphyrin and zinc 5-(4-carboxyphenyl)-10,15,20-triphenylchlorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Chouikrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.595-600. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424614500953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singlet Oxygen-Mediated Oxidation during UVA Radiation Alters the Dynamic of Genomic DNA Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0140645. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thérapie photodynamique : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer 344 Rat: A Preclinical Model for Epithelial Ovarian Cancer Folate-Targeted Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Queniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1/7. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IGC.0000000000000497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional ultrasmall nanoplatforms for vascular-targeted interstitial photodynamic therapy of brain tumors guided by real-time MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ravasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.657-670. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and photophysical properties of the photoactivatable cationic porphyrin 5-(4-N-dodecylpyridyl)-10,15,20-tri(4-N-methylpyridyl)-21H,23H-porphyrin tetraiodide for anti-malaria PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esme Meledje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (7), pp.1290-1295. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5pp00139k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-(difluorenyl)-1,10-phenanthroline- based Ru( II) complex as a coating agent for potential multifunctional gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olesiak-Banska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (28), pp.14826-14833. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP01534G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of an arene ruthenium chlorin conjugate for in vivo anticancer activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. E. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 414, pp.134-140. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2014.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation and optical detection of colloidal functional plasmonic nanostructures in microfluidic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus H. V. Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.6900613. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2284549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of mTHPC-loaded solid lipid nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice P. Navarroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2013.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon Excitation of Porphyrin-Functionalized Porous Silicon Nanoparticles for Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Secret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.7643-7648. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201403415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indocyanine Green: Photosensitizer or Chromophore? Still a Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (16), pp.1871-1897. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/0929867321666131218095802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRα: a target for prophylactic photodynamic therapy of ovarian peritoneal metastasis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Khodja Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Betrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (12), pp.1109/1113. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2014.1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the gap between emerging nanotechnologies and citizen through ethical considerations and socially responsible research: the example of nano-drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Manigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prevention and Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.70-83. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11138/PR/2013.2.3.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipophilic phthalocyanines for their potential interest in photodynamic therapy: synthesis and photo-physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (47), pp.10116-10122. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifunctional polypyridyl-Ru(II) complex grafted onto gadolinium-based nanoparticles for MR-imaging and Q1 photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.12410-12420. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3dt50946j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary scientific research evaluation and bottom-up medical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prevention and Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-Induced singlet oxygen activation with nanoscintillator-coupled porphyrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Chouikrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (41), pp.21583-21589. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4077189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Molecular Beacons triggered by MMP-2 and MMP-9: Influence of the distance between photosensitizer and quencher onto photophysical properties and enzymatic activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (32), pp.5580-5594. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/092986712803833128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional peptide-conjugated hybrid silica nanoparticles for photodynamic therapy and MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (9), pp.889-904. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance energy transfer photosensitizers arising in hybrid nanoparticles leading to fluorescence emission and singlet oxygen luminescence quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Seve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (5), pp.803-811. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2pp05324a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Interdisciplinary Scientific Research Easily Evaluable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toméi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prevention and Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.196-220. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7362/2240-2594.033.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non polymeric nanoparticles for photodynamic therapy applications: recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Chouikrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Seve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (6), pp.781-792. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/092986712799034897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations of photodynamic therapy for brain tumors: potential of multifunctional nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carcinogenesis &amp; Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue - Anticancer Drugs, pp.S8:001. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-2518.S8-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of photocytotoxicity in nanoparticles-based photodynamic therapy: a model-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Chemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e48617. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized silica-based nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.995-1009. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm.11.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of peptides and therapeutic success in cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (7), pp.793-802. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1517/17425255.2011.574126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Spectroscopy as a Non Invasive Tool to Follow In Situ the Polymerization in Miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mascherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Haumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119 (1), pp.219-224. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.32511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Zinc 5-(4-propargylamidocarboxyphenyl)-10,15,20-triphenylchlorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamarulzaman Ezatul Ezleen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazinyl porphyrin-based photoactive cotton fabrics: preparation, characterization, and antibacterial activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bressollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.1716-1723. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm200082d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banana-shaped biphotonic quadrupolar chromophores: from fluorophores to biphotonic photosensitizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (9), pp.1771-1780. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1nj20073a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Dot-folic acid conjugates as potential photosensitizers in photodynamic therapy of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (5), pp.842-851. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0PP00380H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of pyrene fluoroprobe with natural and synthetic humic substances: Examining the local molecular organization from photophysical and interfacial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villiéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (3), pp.228-234. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of photosensitization processes for an improved targeted photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (32), pp.3925-3943. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/092986710793205453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic therapy targeting neuropilin-1: interest of pseudopeptides with improved stability properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (2), pp.226-235. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2010.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligned poly (L-lactic-co-e-caprolactone) electrospun microfibers and knitted structure: A novel composite scaffold for ligament tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédryck Vaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94A (4), pp.1270-1282. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.32801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalites and Mesoporous Silica Nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.221-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropilin-1 targeting photosensitization-induced early stages of thrombosis via tissue factor release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-009-0035-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based nanoparticles for photodynamic therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (7), pp.1083-1095. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0nr00096e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannose-targeted mesoporous silica nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1475-1477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response surface methodology: an extensive potential to optimize in vivo photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1), pp.244-252. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2009.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalites and Mesoporous Silica Nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahiba Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 402 (1-2), pp.221-230. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannose-targeted mesoporous silica nanoparticles for photodynamic therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahiba Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.1475-7. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b900427k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-conjugated chlorin-type photosensitizer binds neuropilin-1 in vitro and in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2009.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in humic acid conformation during coagulation with ferric chloride: Implications for drinking water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Siéliéchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Kayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8-9), pp.2111-2123. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to obtain porous PLLA scaffolds with highly spherical and interconnected pores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédryck Vaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.30982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Nghi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00245822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles as vehicles for delivery of photodynamic therapy agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (11), pp.612-621. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2008.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of m-THPC-like photosensitizer selectivity with Folate-based Targeted Delivery. Synthesis and in vivo Delivery Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (13), pp.3867-3877. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm800125a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and photophysical properties of new RGD targeted tetraphenylchlorins and porphyrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (16), pp.3494-3504. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2008.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue distribution and pharmacokinetics of an ATWLPPR-conjugated chlorin-type photosensitizer targeting neuropilin-1 in glioma-bearing nude mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.433-441. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b718259g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistate Photo-induced Relaxation and Photoisomerization Ability of Fumaramide Threads: A Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Altoè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Haraszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco G. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet G. Wiering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 131, pp.104-117. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja802531j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photochimie : Guérir et protéger. La thérapie photodynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bezdetnaya-Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 308-309, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalocyanines Covalently Bound to Biomolecules for a Targeted Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (15), pp.1673-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profile of a Peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1: an in vivo and in vitro study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dodeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism and Disposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (5), pp.806-813. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1124/dmd.106.013763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 308-309, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thérapie photodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La photochimie pour mieux vivre, 308-309, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of RGD-containing linear or cyclic peptide targeted tetraphenylchlorin as novel photosensitizers for selective photodynamic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Belgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dodeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.205-220. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2006.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide competing with VEGF165 binding on neuropilin-1 mediates targeting of a chlorin-type photosensitizer and potentiates its photodynamic activity in human endothelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.153-164. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2005.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro biocompatibility of different polyester membranes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédryck Vaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawzi-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Improvements in the Use of Synthetic Peptides for a Selective Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (5), pp.469-488. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/187152006778226503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent synthesis of novel unsymmetrical dendrons containing photosensitizing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (49), pp.8745-8749. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of coagulant species and conformational effects during the aggregation of a model of a humic substance with Al13 polycations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kazpard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. D’espinose de La Caillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. L Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (10), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2-aminoglucosamide motif improves cellular uptake and photodynamic activity of tetraphenylporphyrin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurriaan Zwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.1111-1122. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2005.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis, and biological evaluation of folic acid targeted tetraphenylporphyrin as novel photosensitizers for selective photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.2799-2808. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2005.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of amino-phenolic humic-like substances and comparison with natural aquatic humic acids: A multi-analytical techniques approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Selve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.1252-1271. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2005.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide-grafted dextrans : synthesis and properties at interfaces and in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.4981-4988. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma049857x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l'effet Cerenkov produisait un effet PDT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Schneller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Been</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journée Française de thérapie photodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments applied to the extraction of carotenoids from fruits using accelerated solvent extraction (ASE) or supercritical fluid extraction (SFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Zaghdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Khaltoum-Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biochromatography and Nanoseparations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folate-targeted photosensitizer for the treatment of peritoneal metastasis of epithelial ovarian cancer by photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Photobiology (ESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray induced PDT and scintillating particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Light and Life: Joint 17th International Congress on Photobiology &amp; 18th Congress of the European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for X-ray-Induced PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Retif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines, ICCP-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall AGuIX theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines, ICCP-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGuIX® theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new display inspired by games to show what you like or don't like in PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boninsegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Laboratoire Réactions et Génie des Procédés (Céline Frochot); Institut national de la santé et de la recherche médicale (Inserm) (Serge Mordon); Université de Lorraine (Muriel Barberi-Heyob), Oct 2016, Nancy, France. pp.A34-A35, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium-based nanoparticles for the treatment of glioblastoma by MRI-guided photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Molecular Imaging Congress, WMIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular targeting for the treatment of glioblastoma by PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Photodynamic Association World Congress, IPA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoux Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Photobiologie (SFPb) Società Italiana di Fotobiologia (SIFB), Sep 2016, BARI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of MR Imaging and proton MR Spectroscopy imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomolecular beacon ciblant LRP-1, activables par les MMPs pour traiter le glioblastome par thérapie photodynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Forum du Cancéropôle Grand-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nancy, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitizer loaded polymer-lipid-peg nanoparticles. Preparation, characterization, photophysical properties and in vitro evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasivimon Pramual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jisnuson Svasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Bergkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. pp.Oral OC-052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of KDKPPR peptide through alanine-scanning technique to investigate the effect on its binding on neuropilin-1 receptor for photodynamic therapy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted porphyrins ans nanoparticles for both detection and photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Porphyrins and Phthalocyanines, ICPP-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial photodynamic therapy for glioblastoma: interest of MRI monitoring to predict iPDT effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque Nano-hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILM, Lyon 1, May 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and radiation therapies: Main issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel SFNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of illumination in interstitial photodynamic therapy for high-grade brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPA 2014 - International Congress on Photodynamic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging monitoring of interstitial photodynamic therapy for high grade glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux peptides et peptidométiques pour le ciblage de NRP-1 : intérêt de leur utilisation dans le médulloblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valduga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Echanges sur la Recherche en Cancérologie en Lorraine: La personnalisation du diagnostic et des traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control of photobleaching trajectory during photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Photodynamic Applications, ICPA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of photosensitizer-loaded nanoparticles for targeted photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of experiment designs in photodynamic therapy: photosensitizer design, treatment analysis and optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress of the International Photodynamic Association, IPA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Innsbruck, Austria. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and cellular studies of photosensitizer-loaded lipid nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Methods for Tumor Treatment and Detection - Mechanisms and Techniques in Photodynamic Therapy XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.Article Number: 78860Y, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules multifonctionnelles pour la thérapie photodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nanohybrides 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoparticles for photodynamic therapy agent delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for MRI and vascular photodynamic treatment of brain tumours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multifunctional platform for diagnosis and photodynamic therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP 2010 Photobiology school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic therapy targeting neuropilin-1: Interest of pseudopeptides with improve stability properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapie photodynamique ciblant la neuropiline-1 : intérêt des pseudopeptides biologiquement plus stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 3049 Photomed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective antitumour effect in Photodynamic Therapy mediated by photo-activatable molecules, activated by endopeptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective anti-tumor effect in photodynamic therapy mediated by photo-activable molecules activated by endopeptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposiumon Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multifunctional platform for diagnosis and photodynamic therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes chercheurs de la Société de Chimie thérapeutique, Faculté de Pharmacie de l'Université Paris-Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Click chemistry in theranostic for neuropilin-1 targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probes for peptide Sciences: Design and methodological development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic therapy targeting neruropilin-1: interest of pseudopeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probes for peptide Sciences: design and methodological development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of experimental designs in photodynamic therapy. Towards an integrative approach of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoparticles for photodynamic therapy agent delivery - 8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The use of nanoparticles for photodynamic therapy agent delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for MRI and vascular photodynamic treatment of brain tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées scientifiques du GTRV (Groupement thématique de Recherche sur la Vectorisation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective anti-tumor effect in photodynamic therapy mediated by photo-activable molecules activated by endopeptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de la Société de Chimie Thérapeutique (SCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules multifonctionnelles pour des applications biomédicales - 6ème journée CLARA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticules multifonctionnelles pour des applications biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules multifonctionnelles pour la thérapie photodynamique - Nanohybrides 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticules multifonctionnelles pour la thérapie photodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Click chemistry in theranostic for neuropilin-1 targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International training group-Graduierten Kolleg 532</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folic acid and peptides in targeting strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Photodynamic Association World Congress, IPA2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Innsbruck, Austria. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and cellular studies of photosensitizerloaded lipid nanoparticles for photodynamic therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une amélioration de la thérapie photodynamique (PDT) anticancéreuse : Adressage de Quantum Dots par l'acide folique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps du groupe français de photochimie, photophysique et photosciences (GFP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des modalités de la PDT par méthodologie des plans d'expériences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'efficacité anti-vasculaire de la thérapie photodynamique par ciblage de neuropiline-1 : intérêt des nanoparticules multifonctionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une amélioration de la thérapie photodynamique anti-cancéreuse : Adressage de quantum dots par l'acide folique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Photosciences et Société : 40 ans d'activités de Marie-Laure Viriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps du groupe français de photochimie, photophysique et photosciences (GFP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de nanoparticules comme vecteurs de photosensibilisateurs adressés pour la thérapie photodynamique anticancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps du groupe français de photochimie, photophysique et photosciences (GFP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of low-molecular-weight organogelators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Nghi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ERA-Chemistry Flash Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and photophysical characterization of a photodynamic molecular beacon for PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of European Society for Photobiology, ESP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropilin-1 targeting photosenssitization-induced thrombogenic effects via tissue factor release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of European Society for Photobiology, ESP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, caractérisation photophysique et biologique de molécules photoactivables anti-cancéreuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Nghi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du PPF Matériaux Fibreux et Arbolor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la cinétique de polymérisation en miniémulsion par spectroscopie de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Haumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mascherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps du groupe français de photochimie, photophysique et photosciences (GFP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des pseudopeptides pour une PDT anti-vasculaire adressée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des nanoparticules pour la thérapie photodynamique en cancérologie : Concepts & Innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “medicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response surface methodology: an experimental approach to optimize in vivo modalities of photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis in Clinical Practice, PDT 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brixen, Italy. pp.Poster session B-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to increase the selectivity of photosensitizers for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brixen/Bressanone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profile of a peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1: an in vivo and in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference of the European Platform for Photodynamic Medicine, EPPM-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de ciblage en Thérapie Photodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'U703-INSERM de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-activable molecules for anti-cancer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Universités Srinakharinwirot et Mahidol de Bangkok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bangkik, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic principles of Photodynamic Therapy (PDT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brixen/Bressanone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules pour la Thérapie photodynamique anti-cancéreuse : Concept & Innovations Cibler neuropiline-1 pour favoriser l'effet anti-vasculaire de la thérapie phodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NanoHybrides V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue distribution and pharmacokinetics of an ATWLPPR-conjugated chlorin-type photosensitizer targeting neuropilin-1 in glioma-bearing nude mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the European Association for Cancer Research, EACR'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lyon, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6349(08)71273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to obtain porous PLLA scaffold with spherical and interconnected pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédryck Vaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale EMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la cinétique de polymérisation en miniémulsion par spectroscopie de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mascherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Emulsion 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofonctionnalisation de nanoparticules multifonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Nano-Hybrides 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Centre IGESA, Marana (Haute-Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'affinité de pseudopeptides vis-à-vis des récepteurs au VEGF : Vers l'élaboration de médicaments photo-activables conjugués plus stables pour des applications en thérapie photodynamique anticancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès de la Société Francophone de Lasers Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peptides adresseurs de photosensibilisants pour des applications en thérapie photodynamique anti-cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès du Groupe Français des Peptides et Protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Nghi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd France-Russia seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal microscopy observation of CHO cells cultivated in presence of fluorescence-labelled rapeseed peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kastner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the European Society for Animal Cell Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to obtain porous PLLA scaffold with spherical and interconnected pores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédryck Vaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering tissues : replace - repair - regenerate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sea Pines - Hilton Head Island, SC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chlorin-ATWLPPR conjugate as new neuropilin-1-targeting photosensitizer designed to potentiate the vascular effect of PDT : pharmacokinetic and biodistribution analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Photodynamic Diagnosis and Therapy in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI IUPAC Symposium on Photochemistry, Kyoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular localization and in vitro stability of a photosensitizer conjugated to the NRP-1 receptor-binding ATWLPPR peptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dodeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97th American Association for Cancer Research Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Washington,DC, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chlorin-ATWLPPR conjugate as new neuropilin-1-targeting photosensitizer designed to potentiate the vascular effect of PDT: in vitro and in vivo results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Photodynamic Diagnosis and Therapy in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and photocatalysis for environment: Applications and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chawraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Nanotechnology: Implications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Elsevier, pp.1-24, 2022, Comprehensive Analytical Chemistry, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.coac.2021.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual imaging and photodynamic therapy anticancer theranostic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben-Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonanotechnology for Therapeutics and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.105-146, 2020, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817840-9.00005-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different strategies of surface modification to improve the photocatalysis properties: pollutant adsorption, visible activation, and catalyst recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Smart Photocatalytic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.39-57, 2020, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819049-4.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of singlet Oxygen by nanoparticle-bound photosensitizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santi Nonell and Cristina Flors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singlet Oxygen : Applications in Biosciences and Nanosciences, Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Society fo Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-223, 2016, Comprehensive Series in Photochemical &amp; Photobiological Sciences, 978-1-78262-038-9. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781782622208-00209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Malaria Parasites in Blood: PDT vs Inhibition of Hemozoin Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfonso J. Rodriguez-Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Malaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/65053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvatore Sortino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light-responsive nanostructured systems for applications in nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 370, Springer, pp.113-134, 2016, Topics in Current Chemistry, 978-3-319-22942-3. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22942-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional nanoparticles for theranostic or X-ray-induced photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herwig Kostron and Tayyaba Hasan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Medicine: From Bench to Clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Society of Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comprehensive Series in Photochemical &amp; Photobiological Sciences, 978-1-78262-451-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nanoparticles can solve resistance and limitation in PDT efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Rapozzi and Giulio Jori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance to Photodynamic Therapy in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.197-211, 2015, Resistance to Targeted Anti-Cancer Therapeutics, 978-3-319-12729-3. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12730-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael R. Hamblin; Pinar Avci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Nanoscience in Photomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.449-464, 2015, 978-1-907568-67-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting strategies in photodynamic therapy for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Hamblin and Ying-Ying Huang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Photomedecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis - CRC Press, pp.341-352, 2013, 9781439884690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Societal Health Risks Emerging in the Development Of Nanomedicine - What Should Prevail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech Ed. Rijeka - Croatie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management for the Future - Theory and Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Emblemsvag, pp.85-116, 2012, ISBN 978-953-51-0571-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing societal health risks emerging in the development of nanomedicine - what should prevail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Manigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. EMBLEMSVAG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management for the future-Theory and cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech Ed. Rijeka, Croatie, pp.85-116, 2012, 978-953-51-0571-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting strategies in photodynamic therapy for cancers treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Salvatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Cancer, Tumor Targeting and Cervical Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novapublishers, pp.1-38, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for photodynamic therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intracellular Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science+Business Media B.V., pp.511-565, 2011, Fundamental Biomedical Technologies,vol. 5, part. 3, </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1248-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular-targeted photodynamic therapy (VTP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibah Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hala Gali-Muhtasib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cancer Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.99-122, 2011, 978-953-307-703-1. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/22935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre le cancer avec le ciblage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the specificity of a new folate-targeted photosensitizer for peritoneal metastasis of epithelial ovarian cancer to enable intraperitoneal photodynamic therapy. A preclinical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO2 extraction of carotenoids from persimmon fruit:design of experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Zaghdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lisbon, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGUIX® theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , 17, pp.A71, 2017, </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDTeam’s project: Targeting to improve PDT selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Althuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall gadolinium-based nanoparticles designed for photodynamic therapy (PDT) guided by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , Photodiagnosis and Photodynamic Therapy, 17, pp.A60, 2017, </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppe Solelau: Nouveau procédé de brachythérapie avec couplage nano-PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: Pli 453732. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système générant des espèces réactives de l'oxygène par utilisation comme médicament dans le traitement du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 11-51593. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un décapeptide à activité de type benzodiazépine issu d'une protéine du lait bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL104N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId918"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline FROCHOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic ablation of floating lung cancer cells using PVA and TPGS emulsified PLGA nanoparticles loaded with pyropheophorbide-a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasivimon Pramual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 274, pp.113318. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2025.113318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Photodynamic Therapy for Pancreatic Cancer: Recent Innovations from Fundamentals to &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; and Clinical Applications (2020-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Czuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 62 (12), pp.3662-3701. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC05629B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Corono Asymmetrical N‐Bis ‐Heterocyclic Bis ‐Imidazolium Macrocycle Salt, Preliminary Physicochemical Studies, X‐Ray Structures, and Biological Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Kunstek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Hergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (11), pp.1840-1846. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides-Based Nanoparticles Conjugated with Rose Bengal for FRET-Mediated X-Ray-Induced PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (5), pp.672. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph18050672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Red Light‐Activatable BODIPY‐Caged Ceritinib Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill M Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Purkait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202500023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Iron(III)- N -Heterocyclic Carbene Complexes as Photosensitizers for Photodynamic Therapy and Chemotherapeutics against Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Salluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Redrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gourdon-Grünewaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy for Head and Neck Cancers: A Review of a Novel, Patient-Friendly Solution and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akeem Moradehun Bamiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zul Izhar Mohd Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharifah Emilia Tuan Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengku Ahmad Damitri Al-Astani Tengku Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasibah Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibnosina Journal of Medicine and Biomedical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (04), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0045-1814741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de conception de jeux sérieux : cartographie des parcours et des possibilités offertes pour en créer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les jeux vidéo : de la fracture à la rencontre, 22, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11stu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASU: An efficient and stable phthalocyanine dye with tolerable safety profile for self-disinfecting anti-COVID textiles activated by ambient light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (5), pp.103978. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.103978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saubamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Photodynamic Therapy using a Vectorized Photosensitizer coupled to Folic Acid Analog induces Ovarian Tumor Cell Death and inhibits IL-6-mediated Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 371, pp.351-370. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2024.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy and versatile cellulosic support inhibiting broad spectrum strains: synergy between photodynamic antimicrobial therapy and polymyxin B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Sothea Ouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.395-407. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-023-00526-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of folic acid as targeting agent in PDT: what about the stability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, pp.104133. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.104133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between AGuIX nanoparticles and photofrin under light or X-ray excitation for PDT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (8), pp.1033. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph17081033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and light: an adventure into probing, understanding and controlling events at the molecular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (5), pp.819-822. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-024-00572-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiochromenocarbazole imide-based photosensitizers decorated with carbonic anhydrase inhibitors for the targeted treatment of hypoxic tumours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Merabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Puchán Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiaa M A Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3MA00926B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical Characterization and Evaluation of Biological Properties of C7, a Novel Symmetric Tetra-Imidazolium-Bis-Heterocycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Kunstek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.495. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11020495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tLyp–1: A peptide suitable to target NRP–1 receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibigul Kenzhebayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Al-Thiabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130, pp.106200. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2022.106200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage Sludge Management and Application in the Form of Sustainable Fertilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulnar Sugurbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Nagyzbekkyzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainur Sarsenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaziza Danlybayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandugash Anuarbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.6112. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15076112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bengal coupled to AGuIX NPs for anti-cancer photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.103424. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of photosensitization performance and stability of host-guest MCM-41 composites from the direct observation of singlet oxygen formation and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatevik Chilingaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Schlachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Habermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (01n04), pp.517-525. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S108842462350030X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Near‐IR Absorbing Ruthenium(II) Complex as Photosensitizer for Photodynamic Therapy and its Cetuximab Bioconjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Martínez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gandioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thibaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (15), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202300203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folate Receptor Targeted Photodynamic Therapy: A Novel Way to Stimulate Anti-Tumor Immune Response in Intraperitoneal Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vignion-Dewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quilbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (14), pp.11288. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241411288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New crystal form of human neuropilin-1 b1 fragment with six electrostatic mutations complexed with KDKPPR peptide ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse E Malliavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mocchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (14), pp.5603. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28145603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Photodynamic Therapy in the Nasal Decolonization of Maintenance Hemodialysis Patients: A Pilot Randomized Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Teixeira Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia La Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Boltes Cecatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Melo Deana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Araujo Prates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Kidney Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81 (5), pp.528-536.e1. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.ajkd.2022.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of a new bifunctional chelating agent: Application for Al 18F/177Lu complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Losantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Selmeczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Karcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 246, pp.112267. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2023.112267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of tri- N -methylpyridyl porphyrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ryan Osterloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatevik Chilingaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Habermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (07n10), pp.1465-1474. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s1088424623501158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru(II)/Os(II)-based Carbonic Anhydrase Inhibitors as Photodynamic Therapy Photosensitizers for the Treatment of Hypoxic Tumours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Purkait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saubaméa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Burckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC03932C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru(II)‐Cyanine Complexes as Promising Photodynamic Photosensitizers for the Treatment of Hypoxic Tumours with Highly Penetrating 770 nm Near‐Infrared Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gandioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurikamal Demeubayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (61), pp.e202301742. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202301742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the π-Expansive Ligands in Ruthenium(II) Polypyridyl Complexes: Synthesis, Characterization, and Biological Evaluation for Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalla Pozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abdullrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayler Prieto Otoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (45), pp.18510-18523. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting glioblastoma-associated macrophages for photodynamic therapy using AGuIX®-design nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.997. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics15030997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Rose Bengal loaded with nanoparticles for anti-cancer photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Photodynamic Therapy 2022, 15 (9), pp.1093. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15091093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folate-based radiotracers for nuclear imaging and radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibigul Kenzhebayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boukhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 470, pp.214702. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual Microscopic Peritoneal Metastases after Macroscopic Complete Cytoreductive Surgery for Advanced High-Grade Serous Ovarian Carcinoma: A Target for Folate Receptor Targeted Photodynamic Therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth da Maïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.1034. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15081034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Aminopyridine Cadmium (II) meso-chlorophenylporphyrin coordination compound. Photophysical properties, X-ray molecular structure, antimicrobial activity, and molecular docking analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadlia Mchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Edziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bouachrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12039-021-02022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipophilicity prediction of three photosensitizers by liquid–liquid extraction, HPLC, and DFT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Honorien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Tsoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (9), pp.1597-1608. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bio.4336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-thérapie dynamique - entre modélisation et expérimentation - la rencontre des physiciens, chimistes, biologistes, oncologues, ingénieurs ou quand la modélisation diffusionnelle trouve ses limites...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tataye Moussounda Moussounda Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.1330-1339. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.0c01227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new water soluble β-Cyclodextrin@Curcumin conjugates and in vitro safety evaluation in primary cultures of rat cortical neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Malaplate-Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (6), pp.3255. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22063255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terbium-based AGuIX-design nanoparticle to mediate X-ray-induced photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.396. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14050396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DABCO cadmium(II) tetrakis(4-metoxyphenyl)porphyrin complex – Structure, photophysical properties, and adsorpion removal of methylene blue dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadlia Mchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ouakouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Turowska-Tyrk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 515, pp.120046. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2020.120046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (23), pp.7273. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cerenkov light really induce an effective photodynamic therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/radiation1010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of cytotoxic and photodynamic activities of dyads composed of a zinc phthalocyanine appended to an organotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Toubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Diring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Photodynamic Therapy 2021, 14 (5), pp.413. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14050413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical Properties of Protoporphyrin IX, Pyropheophorbide-a and Photofrin® in Different Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Tsoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.138. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14020138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-conjugated nanoparticles for targeted photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibigul Kenzhebayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben-Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nanophotonics and immunotherapy for cancer, 10 (12), pp.3089-3134. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2021-0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical and Bactericidal Properties of Pyridinium and Imidazolium Porphyrins for Photodynamic Antimicrobial Chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Sothéa Ouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issabayev Yerzhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmurzayeva Nurlykyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (4), pp.1122. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26041122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t be afraid of the nanoparticles, it's just an ill-prepared nano-crisis...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (6), pp.446-466. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2020.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenalenone Derivatives: Synthesis and Evaluation of Their Singlet Oxygen Quantum Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Champavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (43), pp.28264-28272. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c04172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy Using a New Folate Receptor-Targeted Photosensitizer on Peritoneal Ovarian Cancer Cells Induces the Release of Extracellular Vesicles with Immunoactivating Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombeau Ludovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.1185. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9041185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient Photodynamic Therapy treatment for Human Pancreatic Adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quilbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.192. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9010192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the diverse mechanisms of multidrug resistance in lung cancer cells by photodynamic therapy using pTHPP-loaded PLGA-lipid hybrid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasivimon Pramual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.218-228. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale selectivity and in vivo biodistribution of NRP-1-targeted theranostic AGuIX nanoparticles for PDT of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.8739-8758. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S261352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach for the development of photodynamic therapy of peritoneal metastases regardless of their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Rebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Serouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.101683. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2020.101683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Cellular Uptake, Intracellular Localization and the Cell Death Mechanism in Triphenylamine-Mediated Photoinduced Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Chennoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Duong Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63991-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion complex vs. conjugation of hydrophobic photosensitizers with β-cyclodextrin: Improved disaggregation and photodynamic therapy efficacy against glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.110604. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polythiophenes with Cationic Phosphonium Groups as Vectors for Imaging, siRNA Delivery, and Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.1432. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10081432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorted five-coordinate square pyramidal geometry of a cadmium(II) complex containing a 2-methylimidazole ligand: Crystal structure and axial ligand effect on spectroscopic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadlia Mchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.114107. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2019.114107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of the situation of clinical photodynamic therapy in Europe in the 2003–2018 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (04n05), pp.347-357. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424619300027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting hypoxia to improve PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben-Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.163. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual function of Lectins - new perspectives in targeted Photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Bogoeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidiya Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.1241 - 1250. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424619300209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Anticancer Activity of Gold Porphyrin Linked to Malonate Diamine Platinum Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Toubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Diring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiaa Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (18), pp.12395-12406. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication sous forme d’un jeu de plateau pour partager des données et des ressentis d’experts à propos d’un nouveau traitement contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Boninsegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vicentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v49i49.52173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Long Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1093), pp.20180365. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New targeted gold nanorods for the treatment of glioblastoma by photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurlykyz Yesmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (12), pp.2205. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm8122205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new ionic gelation strategy: Towards the preparation of new monodisperse and stable hyaluronic acid/β-cyclodextrin-grafted chitosan nanoparticles as drug delivery carriers for doxorubicin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Saidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Materials Science in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.83-94. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11706-018-0407-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye-sensitized nanoparticles for heterogeneous photocatalysis: Cases studies with TiO 2 , ZnO, fullerene and graphene for water purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurlykyz Yesmurzayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.49 - 71. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two procedures for the design of dye-sensitized nanoparticles targeting photocatalytic water purification under solar and visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 356, pp.177 - 192. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2017.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Cyclodextrins in Anticancer Photodynamic Therapy Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (8), pp.1936. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23081936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of unexplored aminophosphonic acid and evaluation as scale inhibitor for industrial water applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yerzhan Issabayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Boiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lyubchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yerengaip Shaikhutdinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-rays in photodynamic therapy: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (11), pp.1612-1650. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PP00112J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titania and silica nanoparticles coupled to Chlorin e6 for anti-cancer photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New photodynamic molecular beacons (PMB) as potential cancer-targeted agents in PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.688-702. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folic acid conjugates with photosensitizers for cancer targeting in photodynamic therapy: Synthesis and photophysical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulim Jetpisbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton MR spectroscopy and diffusion MR imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.436-451. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.17218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Photosensitizer Lanthanide Nanoparticle Formulation that Induces Singlet Oxygen with Direct Light Excitation, But Not By Photon or X-ray Energy Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Chouikrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry and Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (6), pp.1439-1448. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/php.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of mono-, di- and triporphyrin building blocks by click chemistry for photodynamic therapy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibah A. Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (5), pp.532-541. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2016.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensibilisateur spécifique pour la thérapie photodynamique ciblée des métastases péritonéales des cancers ovariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grabarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khodja Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.190-196. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced photobactericidal and targeting properties of a cationic porphyrin following attachment of Polymyxin B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (9), pp.2493 - 2506. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-lipid-PEG hybrid nanoparticles as photosensitizer carrier for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasivimon Pramual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jisnuson Svasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Bergkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of titanium dioxide, zinc oxide, fullerene, and graphene nanoparticles in photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12645-017-0032-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall AGuIX theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.7075-7088. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S141559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modelling, synthesis and biological evaluation of peptide inhibitors as anti-angiogenic agent targeting Neuropilin-1 for anticancer application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul E. Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah M. Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.26-45. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2015.1131196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction, Identification and Photo-Physical Characterization of Persimmon (Diospyros kaki L.) Carotenoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Zaghdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orleans Ngomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime tracking of the photobleaching trajectory during photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (8), pp.1742-1749. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2016.2620239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20-nm-sized mesoporous silica nanoparticles with porphyrin photosensitizers for in vitro photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Galàn Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Warther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (3), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-016-3991-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of folic acid under several parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.419-430. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2016.08.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response surface methodology applied to Supercritical Fluid Extraction (SFE) of carotenoids from Persimmon (Diospyros kaki L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Zaghdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208, pp.209-219. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interest of Folic Acid in Targeted Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulim Jetpisbayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (27), pp.3185-3207. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/0929867322666150729113912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for radiation therapy enhancement: the key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Retif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Chouikrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (9), pp.1030-1044. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.11642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated solvent extraction of carotenoids from: Tunisian Kaki (Diospyros kaki L.), peach (Prunus persica L.) and apricot (Prunus armeniaca L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Zaghdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiga Kudaibergenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy as a specific tool for the interaction study of two surfactants with natural and synthetic organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Bersillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 481, pp.567-576. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1 for anti-vascular targeted photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (10), pp.24059-24080. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms161024059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of zinc 5-(4-carboxyphenyl)-10,15,20-triphenylporphyrin and zinc 5-(4-carboxyphenyl)-10,15,20-triphenylchlorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Chouikrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.595-600. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424614500953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Porphyrin, Chlorin and Phthalocyanine Derivatives by Azide-Alkyne Click Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (28), pp.3217-3254. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/0929867322666150716115832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singlet Oxygen-Mediated Oxidation during UVA Radiation Alters the Dynamic of Genomic DNA Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0140645. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the nano-risk a chemical risk like the others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prevention and Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11138/PER/2015.4.2.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thérapie photodynamique : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional ultrasmall nanoplatforms for vascular-targeted interstitial photodynamic therapy of brain tumors guided by real-time MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ravasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.657-670. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer 344 Rat: A Preclinical Model for Epithelial Ovarian Cancer Folate-Targeted Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Queniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1/7. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IGC.0000000000000497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and photophysical properties of the photoactivatable cationic porphyrin 5-(4-N-dodecylpyridyl)-10,15,20-tri(4-N-methylpyridyl)-21H,23H-porphyrin tetraiodide for anti-malaria PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esme Meledje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Jori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (7), pp.1290-1295. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5pp00139k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photodynamic therapy: state of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, juin juilllet 2015 (397-398), pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation and optical detection of colloidal functional plasmonic nanostructures in microfluidic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinus H. V. Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.6900613. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2013.2284549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of mTHPC-loaded solid lipid nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice P. Navarroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2013.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of an arene ruthenium chlorin conjugate for in vivo anticancer activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. E. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 414, pp.134-140. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2014.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon Excitation of Porphyrin-Functionalized Porous Silicon Nanoparticles for Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Secret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.7643-7648. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201403415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indocyanine Green: Photosensitizer or Chromophore? Still a Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (16), pp.1871-1897. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/0929867321666131218095802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRα: a target for prophylactic photodynamic therapy of ovarian peritoneal metastasis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Khodja Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Betrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (12), pp.1109/1113. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2014.1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-(difluorenyl)-1,10-phenanthroline- based Ru( II) complex as a coating agent for potential multifunctional gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olesiak-Banska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (28), pp.14826-14833. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP01534G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipophilic phthalocyanines for their potential interest in photodynamic therapy: synthesis and photo-physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (47), pp.10116-10122. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the gap between emerging nanotechnologies and citizen through ethical considerations and socially responsible research: the example of nano-drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Manigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prevention and Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.70-83. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11138/PR/2013.2.3.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifunctional polypyridyl-Ru(II) complex grafted onto gadolinium-based nanoparticles for MR-imaging and Q1 photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Four</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.12410-12420. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3dt50946j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary scientific research evaluation and bottom-up medical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tomei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prevention and Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-Induced singlet oxygen activation with nanoscintillator-coupled porphyrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Chouikrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (41), pp.21583-21589. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4077189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance energy transfer photosensitizers arising in hybrid nanoparticles leading to fluorescence emission and singlet oxygen luminescence quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Seve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (5), pp.803-811. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2pp05324a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Interdisciplinary Scientific Research Easily Evaluable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toméi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prevention and Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.196-220. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7362/2240-2594.033.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional peptide-conjugated hybrid silica nanoparticles for photodynamic therapy and MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (9), pp.889-904. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.4754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non polymeric nanoparticles for photodynamic therapy applications: recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Chouikrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Seve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (6), pp.781-792. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/092986712799034897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations of photodynamic therapy for brain tumors: potential of multifunctional nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carcinogenesis &amp; Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue - Anticancer Drugs, pp.S8:001. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-2518.S8-001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of photocytotoxicity in nanoparticles-based photodynamic therapy: a model-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Chemli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e48617. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic Molecular Beacons triggered by MMP-2 and MMP-9: Influence of the distance between photosensitizer and quencher onto photophysical properties and enzymatic activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (32), pp.5580-5594. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/092986712803833128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized silica-based nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.995-1009. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nnm.11.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Zinc 5-(4-propargylamidocarboxyphenyl)-10,15,20-triphenylchlorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamarulzaman Ezatul Ezleen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazinyl porphyrin-based photoactive cotton fabrics: preparation, characterization, and antibacterial activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bressollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.1716-1723. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm200082d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of peptides and therapeutic success in cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (7), pp.793-802. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1517/17425255.2011.574126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Spectroscopy as a Non Invasive Tool to Follow In Situ the Polymerization in Miniemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mascherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Haumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119 (1), pp.219-224. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.32511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banana-shaped biphotonic quadrupolar chromophores: from fluorophores to biphotonic photosensitizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (9), pp.1771-1780. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1nj20073a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Dot-folic acid conjugates as potential photosensitizers in photodynamic therapy of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (5), pp.842-851. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0PP00380H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalites and Mesoporous Silica Nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.221-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligned poly (L-lactic-co-e-caprolactone) electrospun microfibers and knitted structure: A novel composite scaffold for ligament tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédryck Vaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94A (4), pp.1270-1282. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.a.32801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic therapy targeting neuropilin-1: interest of pseudopeptides with improved stability properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (2), pp.226-235. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2010.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropilin-1 targeting photosensitization-induced early stages of thrombosis via tissue factor release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-009-0035-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based nanoparticles for photodynamic therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (7), pp.1083-1095. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0nr00096e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of pyrene fluoroprobe with natural and synthetic humic substances: Examining the local molecular organization from photophysical and interfacial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-V. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villiéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (3), pp.228-234. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of photosensitization processes for an improved targeted photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (32), pp.3925-3943. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/092986710793205453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannose-targeted mesoporous silica nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1475-1477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response surface methodology: an extensive potential to optimize in vivo photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1), pp.244-252. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2009.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalites and Mesoporous Silica Nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahiba Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 402 (1-2), pp.221-230. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannose-targeted mesoporous silica nanoparticles for photodynamic therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouahiba Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.1475-7. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b900427k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide-conjugated chlorin-type photosensitizer binds neuropilin-1 in vitro and in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2009.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Nghi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00245822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles as vehicles for delivery of photodynamic therapy agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (11), pp.612-621. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2008.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of m-THPC-like photosensitizer selectivity with Folate-based Targeted Delivery. Synthesis and in vivo Delivery Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (13), pp.3867-3877. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm800125a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and photophysical properties of new RGD targeted tetraphenylchlorins and porphyrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (16), pp.3494-3504. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2008.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue distribution and pharmacokinetics of an ATWLPPR-conjugated chlorin-type photosensitizer targeting neuropilin-1 in glioma-bearing nude mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.433-441. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b718259g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistate Photo-induced Relaxation and Photoisomerization Ability of Fumaramide Threads: A Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Altoè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Haraszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco G. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet G. Wiering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 131, pp.104-117. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja802531j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in humic acid conformation during coagulation with ferric chloride: Implications for drinking water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Siéliéchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Kayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8-9), pp.2111-2123. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to obtain porous PLLA scaffolds with highly spherical and interconnected pores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédryck Vaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.30982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalocyanines Covalently Bound to Biomolecules for a Targeted Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (15), pp.1673-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 308-309, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profile of a Peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1: an in vivo and in vitro study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dodeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Metabolism and Disposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (5), pp.806-813. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1124/dmd.106.013763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thérapie photodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La photochimie pour mieux vivre, 308-309, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of RGD-containing linear or cyclic peptide targeted tetraphenylchlorin as novel photosensitizers for selective photodynamic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Belgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dodeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.205-220. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2006.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photochimie : Guérir et protéger. La thérapie photodynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bezdetnaya-Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 308-309, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro biocompatibility of different polyester membranes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédryck Vaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawzi-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Improvements in the Use of Synthetic Peptides for a Selective Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (5), pp.469-488. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/187152006778226503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent synthesis of novel unsymmetrical dendrons containing photosensitizing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (49), pp.8745-8749. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of coagulant species and conformational effects during the aggregation of a model of a humic substance with Al13 polycations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kazpard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. D’espinose de La Caillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. L Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (10), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide competing with VEGF165 binding on neuropilin-1 mediates targeting of a chlorin-type photosensitizer and potentiates its photodynamic activity in human endothelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.153-164. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2005.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis, and biological evaluation of folic acid targeted tetraphenylporphyrin as novel photosensitizers for selective photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.2799-2808. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2005.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of amino-phenolic humic-like substances and comparison with natural aquatic humic acids: A multi-analytical techniques approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Valérie Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Lartiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Selve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.1252-1271. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2005.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2-aminoglucosamide motif improves cellular uptake and photodynamic activity of tetraphenylporphyrin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurriaan Zwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.1111-1122. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2005.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide-grafted dextrans : synthesis and properties at interfaces and in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sadtler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (13), pp.4981-4988. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma049857x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l'effet Cerenkov produisait un effet PDT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Schneller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Been</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journée Française de thérapie photodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of experiments applied to the extraction of carotenoids from fruits using accelerated solvent extraction (ASE) or supercritical fluid extraction (SFE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Zaghdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Khaltoum-Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biochromatography and Nanoseparations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folate-targeted photosensitizer for the treatment of peritoneal metastasis of epithelial ovarian cancer by photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Photobiology (ESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray induced PDT and scintillating particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Light and Life: Joint 17th International Congress on Photobiology &amp; 18th Congress of the European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall AGuIX theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines, ICCP-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for X-ray-Induced PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Retif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Porphyrins and Phthalocyanines, ICCP-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGuIX® theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress of the European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new display inspired by games to show what you like or don't like in PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boninsegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Laboratoire Réactions et Génie des Procédés (Céline Frochot); Institut national de la santé et de la recherche médicale (Inserm) (Serge Mordon); Université de Lorraine (Muriel Barberi-Heyob), Oct 2016, Nancy, France. pp.A34-A35, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium-based nanoparticles for the treatment of glioblastoma by MRI-guided photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Molecular Imaging Congress, WMIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular targeting for the treatment of glioblastoma by PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Photodynamic Association World Congress, IPA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of MR Imaging and proton MR Spectroscopy imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomolecular beacon ciblant LRP-1, activables par les MMPs pour traiter le glioblastome par thérapie photodynamique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Forum du Cancéropôle Grand-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nancy, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosensitizer loaded polymer-lipid-peg nanoparticles. Preparation, characterization, photophysical properties and in vitro evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasivimon Pramual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriengsak Lirdprapamongkol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jisnuson Svasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Bergkvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. pp.Oral OC-052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of KDKPPR peptide through alanine-scanning technique to investigate the effect on its binding on neuropilin-1 receptor for photodynamic therapy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted porphyrins ans nanoparticles for both detection and photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Porphyrins and Phthalocyanines, ICPP-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstitial photodynamic therapy for glioblastoma: interest of MRI monitoring to predict iPDT effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque Nano-hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILM, Lyon 1, May 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoux Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Photobiologie (SFPb) Società Italiana di Fotobiologia (SIFB), Sep 2016, BARI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux peptides et peptidométiques pour le ciblage de NRP-1 : intérêt de leur utilisation dans le médulloblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valduga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Echanges sur la Recherche en Cancérologie en Lorraine: La personnalisation du diagnostic et des traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control of photobleaching trajectory during photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Photodynamic Applications, ICPA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging monitoring of interstitial photodynamic therapy for high grade glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and radiation therapies: Main issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel SFNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of illumination in interstitial photodynamic therapy for high-grade brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thomassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPA 2014 - International Congress on Photodynamic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of experiment designs in photodynamic therapy: photosensitizer design, treatment analysis and optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress of the International Photodynamic Association, IPA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Innsbruck, Austria. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of photosensitizer-loaded nanoparticles for targeted photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Creusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Couffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-régional Grand-Est de Recherche Translationnelle en Oncologie, ONCOTRANS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and cellular studies of photosensitizer-loaded lipid nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Methods for Tumor Treatment and Detection - Mechanisms and Techniques in Photodynamic Therapy XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.Article Number: 78860Y, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective anti-tumor effect in photodynamic therapy mediated by photo-activable molecules activated by endopeptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposiumon Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective antitumour effect in Photodynamic Therapy mediated by photo-activatable molecules, activated by endopeptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic therapy targeting neuropilin-1: Interest of pseudopeptides with improve stability properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapie photodynamique ciblant la neuropiline-1 : intérêt des pseudopeptides biologiquement plus stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Becuwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 3049 Photomed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for MRI and vascular photodynamic treatment of brain tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées scientifiques du GTRV (Groupement thématique de Recherche sur la Vectorisation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoparticles for photodynamic therapy agent delivery - 8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The use of nanoparticles for photodynamic therapy agent delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multifunctional platform for diagnosis and photodynamic therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes chercheurs de la Société de Chimie thérapeutique, Faculté de Pharmacie de l'Université Paris-Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Click chemistry in theranostic for neuropilin-1 targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probes for peptide Sciences: Design and methodological development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodynamic therapy targeting neruropilin-1: interest of pseudopeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probes for peptide Sciences: design and methodological development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of experimental designs in photodynamic therapy. Towards an integrative approach of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective anti-tumor effect in photodynamic therapy mediated by photo-activable molecules activated by endopeptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de la Société de Chimie Thérapeutique (SCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Click chemistry in theranostic for neuropilin-1 targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International training group-Graduierten Kolleg 532</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folic acid and peptides in targeting strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Photodynamic Association World Congress, IPA2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Innsbruck, Austria. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules multifonctionnelles pour la thérapie photodynamique - Nanohybrides 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticules multifonctionnelles pour la thérapie photodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules multifonctionnelles pour des applications biomédicales - 6ème journée CLARA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticules multifonctionnelles pour des applications biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multifunctional platform for diagnosis and photodynamic therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP 2010 Photobiology school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nanoparticles for photodynamic therapy agent delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules multifonctionnelles pour la thérapie photodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nanohybrides 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for MRI and vascular photodynamic treatment of brain tumours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brixen, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une amélioration de la thérapie photodynamique anti-cancéreuse : Adressage de quantum dots par l'acide folique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'efficacité anti-vasculaire de la thérapie photodynamique par ciblage de neuropiline-1 : intérêt des nanoparticules multifonctionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une amélioration de la thérapie photodynamique (PDT) anticancéreuse : Adressage de Quantum Dots par l'acide folique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps du groupe français de photochimie, photophysique et photosciences (GFP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des modalités de la PDT par méthodologie des plans d'expériences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, caractérisation photophysique et biologique de molécules photoactivables anti-cancéreuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and photophysical characterization of a photodynamic molecular beacon for PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of European Society for Photobiology, ESP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Photosciences et Société : 40 ans d'activités de Marie-Laure Viriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps du groupe français de photochimie, photophysique et photosciences (GFP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de nanoparticules comme vecteurs de photosensibilisateurs adressés pour la thérapie photodynamique anticancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps du groupe français de photochimie, photophysique et photosciences (GFP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of low-molecular-weight organogelators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Nghi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ERA-Chemistry Flash Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropilin-1 targeting photosenssitization-induced thrombogenic effects via tissue factor release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of European Society for Photobiology, ESP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Wroclaw, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la cinétique de polymérisation en miniémulsion par spectroscopie de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Haumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mascherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Printemps du groupe français de photochimie, photophysique et photosciences (GFP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Nghi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du PPF Matériaux Fibreux et Arbolor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des pseudopeptides pour une PDT anti-vasculaire adressée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des nanoparticules pour la thérapie photodynamique en cancérologie : Concepts & Innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “medicaments Photoactivables – Photochimiothérapie''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and cellular studies of photosensitizerloaded lipid nanoparticles for photodynamic therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photomed “Médicaments Photoactivables – Photochimiothérapie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to increase the selectivity of photosensitizers for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brixen/Bressanone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profile of a peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1: an in vivo and in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference of the European Platform for Photodynamic Medicine, EPPM-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic principles of Photodynamic Therapy (PDT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brixen/Bressanone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de ciblage en Thérapie Photodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'U703-INSERM de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-activable molecules for anti-cancer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Universités Srinakharinwirot et Mahidol de Bangkok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bangkik, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules pour la Thérapie photodynamique anti-cancéreuse : Concept & Innovations Cibler neuropiline-1 pour favoriser l'effet anti-vasculaire de la thérapie phodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NanoHybrides V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue distribution and pharmacokinetics of an ATWLPPR-conjugated chlorin-type photosensitizer targeting neuropilin-1 in glioma-bearing nude mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Plénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the European Association for Cancer Research, EACR'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lyon, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6349(08)71273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response surface methodology: an experimental approach to optimize in vivo modalities of photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis in Clinical Practice, PDT 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brixen, Italy. pp.Poster session B-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'affinité de pseudopeptides vis-à-vis des récepteurs au VEGF : Vers l'élaboration de médicaments photo-activables conjugués plus stables pour des applications en thérapie photodynamique anticancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès de la Société Francophone de Lasers Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofonctionnalisation de nanoparticules multifonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Nano-Hybrides 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Centre IGESA, Marana (Haute-Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal microscopy observation of CHO cells cultivated in presence of fluorescence-labelled rapeseed peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Kastner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the European Society for Animal Cell Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Nghi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd France-Russia seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peptides adresseurs de photosensibilisants pour des applications en thérapie photodynamique anti-cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès du Groupe Français des Peptides et Protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to obtain porous PLLA scaffold with spherical and interconnected pores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédryck Vaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering tissues : replace - repair - regenerate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sea Pines - Hilton Head Island, SC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to obtain porous PLLA scaffold with spherical and interconnected pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédryck Vaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale EMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la cinétique de polymérisation en miniémulsion par spectroscopie de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mascherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Emulsion 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI IUPAC Symposium on Photochemistry, Kyoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chlorin-ATWLPPR conjugate as new neuropilin-1-targeting photosensitizer designed to potentiate the vascular effect of PDT : pharmacokinetic and biodistribution analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Photodynamic Diagnosis and Therapy in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular localization and in vitro stability of a photosensitizer conjugated to the NRP-1 receptor-binding ATWLPPR peptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dodeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97th American Association for Cancer Research Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Washington,DC, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chlorin-ATWLPPR conjugate as new neuropilin-1-targeting photosensitizer designed to potentiate the vascular effect of PDT: in vitro and in vivo results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Tirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Photodynamic Diagnosis and Therapy in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Brixen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and photocatalysis for environment: Applications and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Chawraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Nanotechnology: Implications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Elsevier, pp.1-24, 2022, Comprehensive Analytical Chemistry, </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.coac.2021.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different strategies of surface modification to improve the photocatalysis properties: pollutant adsorption, visible activation, and catalyst recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Smart Photocatalytic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.39-57, 2020, </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819049-4.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual imaging and photodynamic therapy anticancer theranostic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Moussaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben-Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonanotechnology for Therapeutics and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.105-146, 2020, </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817840-9.00005-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Malaria Parasites in Blood: PDT vs Inhibition of Hemozoin Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfonso J. Rodriguez-Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Malaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2016, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/65053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirah Mohd Gazzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salvatore Sortino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light-responsive nanostructured systems for applications in nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 370, Springer, pp.113-134, 2016, Topics in Current Chemistry, 978-3-319-22942-3. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22942-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional nanoparticles for theranostic or X-ray-induced photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herwig Kostron and Tayyaba Hasan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Medicine: From Bench to Clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Society of Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comprehensive Series in Photochemical &amp; Photobiological Sciences, 978-1-78262-451-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of singlet Oxygen by nanoparticle-bound photosensitizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Baros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santi Nonell and Cristina Flors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singlet Oxygen : Applications in Biosciences and Nanosciences, Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Society fo Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-223, 2016, Comprehensive Series in Photochemical &amp; Photobiological Sciences, 978-1-78262-038-9. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781782622208-00209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based nanoparticles for photodynamic therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael R. Hamblin; Pinar Avci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Nanoscience in Photomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.449-464, 2015, 978-1-907568-67-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nanoparticles can solve resistance and limitation in PDT efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Rapozzi and Giulio Jori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance to Photodynamic Therapy in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.197-211, 2015, Resistance to Targeted Anti-Cancer Therapeutics, 978-3-319-12729-3. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12730-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting strategies in photodynamic therapy for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Hamblin and Ying-Ying Huang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Photomedecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis - CRC Press, pp.341-352, 2013, 9781439884690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Societal Health Risks Emerging in the Development Of Nanomedicine - What Should Prevail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intech Ed. Rijeka - Croatie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management for the Future - Theory and Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Emblemsvag, pp.85-116, 2012, ISBN 978-953-51-0571-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing societal health risks emerging in the development of nanomedicine - what should prevail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberte Manigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. EMBLEMSVAG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management for the future-Theory and cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech Ed. Rijeka, Croatie, pp.85-116, 2012, 978-953-51-0571-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting strategies in photodynamic therapy for cancers treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Salvatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Cancer, Tumor Targeting and Cervical Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novapublishers, pp.1-38, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for photodynamic therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intracellular Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science+Business Media B.V., pp.511-565, 2011, Fundamental Biomedical Technologies,vol. 5, part. 3, </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1248-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular-targeted photodynamic therapy (VTP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezatul-Ezleen Kamarulzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamanou Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barberi-Heyob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibah Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hala Gali-Muhtasib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cancer Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.99-122, 2011, 978-953-307-703-1. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/22935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre le cancer avec le ciblage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the specificity of a new folate-targeted photosensitizer for peritoneal metastasis of epithelial ovarian cancer to enable intraperitoneal photodynamic therapy. A preclinical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Stallivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO2 extraction of carotenoids from persimmon fruit:design of experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Zaghdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lisbon, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGUIX® theranostic nanoparticles for vascular-targeted interstitial photodynamic therapy of brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peterlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , 17, pp.A71, 2017, </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDTeam’s project: Targeting to improve PDT selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Acherar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Althuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasmall gadolinium-based nanoparticles designed for photodynamic therapy (PDT) guided by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vanderesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , Photodiagnosis and Photodynamic Therapy, 17, pp.A60, 2017, </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppe Solelau: Nouveau procédé de brachythérapie avec couplage nano-PDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: Pli 453732. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système générant des espèces réactives de l'oxygène par utilisation comme médicament dans le traitement du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couleaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verhille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 11-51593. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un décapeptide à activité de type benzodiazépine issu d'une protéine du lait bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL104N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId919"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasivimon Pramual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengsak Lirdprapamongkol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2025.113318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05444117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Moradehun Bamiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Izhar Mohd Ismail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifah Emilia Tuan Sharif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengku Ahmad Damitri Al-Astani Tengku Din" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibah Mohamad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814741" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05362562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hussein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kunstek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hergot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.70019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill M Kuznetsov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Purkait" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202500023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Salluce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gourdon-Gr&#252;newaldt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00926B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530902v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Efimov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.103978" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va N&#233;groni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11stu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Moinard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohd Gazzali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.104133" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boidin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merlier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moral&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.05.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04430900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Arnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00526-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17081033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Werts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Williams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-024-00572-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnar Sugurbekova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Nagyzbekkyzy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Sarsenova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaziza Danlybayeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandugash Anuarbekova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103424" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Chilingaryan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habermeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Harvey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842462350030X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gandioso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibaudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300203" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758669v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Baydoun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vignion-Dewalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241411288" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Thiabat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.106200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dhouib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020495" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235561v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Teixeira Bezerra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia La Selva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Boltes Cecatto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Melo Deana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Araujo Prates" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2022.09.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Losantos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karcher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Goudiaby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se E Malliavin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mocchetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145603" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habermeyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424623501158" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchao Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC03932C" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurikamal Demeubayeva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301742" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalla Pozza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdullrahman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Prieto Otoya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02606" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerouge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030997" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15091093" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadlia Mchiri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Edziri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Hajji" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouachrine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-021-02022-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863466v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boukhlef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214702" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Augustin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth da Ma&#239;a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15081034" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235931v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0915" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouakouak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nasri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Jedidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Turowska-Tyrk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.120046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206070v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iltis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B&#233;chet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050396" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020709v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/radiation1010002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419889v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pays" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050413" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136495v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14020138" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0275" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244508v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issabayev Yerzhan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmurzayeva Nurlykyz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041122" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1488" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04172" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.02.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914182v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9010192" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombeau Ludovic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9041185" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S261352" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Chennoufi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duong Trinh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63991-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004287v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Rebahi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serouart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ziane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2020.101683" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433562v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Youssef" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110604" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02941551v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081432" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433416v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlykyz Yesmurzayeva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8122205" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619300027" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Nasri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.114107" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096069v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Boninsegna" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Landon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vicentini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v49i49.52173" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Bogoeva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Petrova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yordanova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619300209" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015360v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01981" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925410v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2018.03.005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058214v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.034" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058220v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Saidat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-018-0407-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925414v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.12.043" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482382v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerzhan Issabayev" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Boiko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lyubchenko" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerengaip Shaikhutdinov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2017.12.007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00112J" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058223v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23081936" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205739v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bourguignon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2620239" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498313v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Zaghdoudi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleans Ngomo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods6010004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399256v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17218" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056824v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulim Jetpisbayeva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.10.004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02147541v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grabarz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khodja Bach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.02.010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710928v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00516" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663126v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.12.037" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03632552v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12799" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545464v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisnuson Svasti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bergkvist" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.05.028" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925426v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12645-017-0032-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309306v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul E. Kamarulzaman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah M. Gazzali" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1131196" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569372v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gal&#224;n Rubio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Stojanovic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3991-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497719v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lobry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.08.045" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R7V86HT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497721v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.104" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BHWCQ1L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257199v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266255v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Achard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiga Kudaibergenova" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.072" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0CL0WT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270988v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150729113912" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2X7QVGDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174788v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.11642" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216231v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Gazzali" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161024059" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248728v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bersillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.06.037" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270989v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150716115832" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-JBCGJ05J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304189v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tomei" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11138/PER/2015.4.2.043" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267219v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Champion" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424614500953" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264850v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Graindorge" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140645" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174853v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183323v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Azais" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerdraon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tardivel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IGC.0000000000000497" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096721v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marty" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ravasi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.12.007" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSBXGNB3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270996v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Meledje" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Jori" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00139k" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275448v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Four" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matczyszyn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01534G" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967061v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pernot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. E. Barry" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.01.048" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGNMW9PC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961328v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2284549" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903729v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice P. Navarroa" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creusat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verhille" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2013.11.007" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-421FD01Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096066v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouffard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201403415" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P99ZSXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275616v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giraudeau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867321666131218095802" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-R7WQMHC5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183288v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Khodja Bach" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassil" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1977" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824082v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Manigat" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allix" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11138/PR/2013.2.3.083" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278786v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.035" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S79C7Q5H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843490v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moreau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Four" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50946j" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851082v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907860v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4077189" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732553v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmad" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712803833128" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WZBL62HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723908v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric S&#232;ve" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.4754" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776332v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Seve" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2pp05324a" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720215v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tom&#233;i" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7362/2240-2594.033.2012" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631039v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712799034897" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-JVCJN45L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659499v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-2518.S8-001" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742724v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Chemli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048617" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585155v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Faure" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.11.31" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577243v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.2011.574126" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604913v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mascherin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Haumont" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viriot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marie" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.32511" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV22RNK0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822862v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarulzaman Ezatul Ezleen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697184v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ringot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barri&#232;re" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Saad" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200082d" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777839v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Charlot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mir" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20073a" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580535v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morosini" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PP00380H" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306476v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villi&#233;ras" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parant" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.04.035" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZ7JHK7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521040v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brault" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986710793205453" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-4XKPKT1V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609676v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.03.036" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6B7N0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609637v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kahn" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouvel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Six" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32801" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHKPN2SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555073v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hocine" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gary-Bobo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brevet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maynadier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanel" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441377v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-009-0035-8" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X3D0HF3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518365v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nr00096e" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8KBW0MCM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367691v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raehm" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richeter" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407024v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2009.04.004" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575771v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Hocine" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.10.004" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01KQ4VHQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375574v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900427k" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407017v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.04.008" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBLK7FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265074v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Si&#233;li&#233;chi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kayem" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.017" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF4PH3KT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199170v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30982" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RTQ2H9Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323569v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2008.07.007" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NM3ZRG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279990v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmitt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800125a" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJQ2C6P7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241268v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Engrand" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oli&#233;" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.01.142" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW57HJ60-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276577v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718259g" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZZRVXZ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370153v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Alto&#232;" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Haraszkiewicz" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco G. Gatti" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet G. Wiering" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802531j" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259113v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barberi-Heyob" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brault" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumas" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154459v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Taquet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685469v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355468v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154073v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Di Stasio" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Belgy" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2006.11.005" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28W0N3TD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021947v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2005.11.017" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBSDGX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139823v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawzi-Grancher" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavalle" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101732v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152006778226503" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2JPSDP19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118343v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.10.005" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZG7FW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265622v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. D&#8217;espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Viriot" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.03.014" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGJRFTNF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200179v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Di Stasio" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Zwier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2005.04.007" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3452BR8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200165v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lourette" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2005.02.025" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498ZDLTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200190v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Selve" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2005.04.004" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ3XKHTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079353v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dellacherie" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma049857x" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7X76RK4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397418v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Schneller" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Been" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326867v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khaltoum-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243806v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415471v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715201v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anne" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boninsegna" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landon" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.078" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382653v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoux Philippe" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408978v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407716v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498458v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243015v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086007v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079400v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079788v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081245v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valduga" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078940v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654208v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Thomann" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Navarro" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Couffin" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597950v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822855v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876125" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547623v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547619v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul-Ezleen Kamarulzaman" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547279v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547290v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547622v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548924v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547620v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547293v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547626v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547963v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547624v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547621v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846658v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couleaud" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechet" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vanderesse" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Faure" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548923v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555141v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846661v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufort" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josserand" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846662v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bastogne" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555142v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555160v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437094v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delmas" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379499v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437114v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437119v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437117v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379460v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379483v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437070v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437069v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437115v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374051v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379494v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437122v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437112v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338304v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369880v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323710v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369878v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369877v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369879v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323573v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323709v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71273-4" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9XMN76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371528v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374058v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mascherin" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374056v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Faure" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marquette" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145655v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371533v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371530v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371532v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kastner" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371526v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121025v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121034v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863266v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chawraba" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.coac.2021.11.001" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242986v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817840-9.00005-9" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288737v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622208-00209" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242982v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65053" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264846v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22942-3_4" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288745v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108682v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12730-9" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962300v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#232;ve" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussaint" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761101v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693255v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manigat" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Andr&#233;" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822953v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521043v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579401v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1248-5_19" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602275v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah Wahab" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/22935" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243000v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183340v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323750v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498485v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomas" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toussaint" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.136" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787393v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783990v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750967v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL104N" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasivimon Pramual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengsak Lirdprapamongkol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2025.113318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05362562v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hussein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kunstek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hergot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.70019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dhaini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daouk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18050672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill M Kuznetsov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Purkait" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202500023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Salluce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gourdon-Gr&#252;newaldt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05444117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Moradehun Bamiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Izhar Mohd Ismail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifah Emilia Tuan Sharif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengku Ahmad Damitri Al-Astani Tengku Din" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibah Mohamad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814741" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609189v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va N&#233;groni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sega" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11stu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530902v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Efimov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagallier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.103978" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boidin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Moinard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moral&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2024.05.033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04430900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Arnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00526-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohd Gazzali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Delhem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.104133" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17081033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Werts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-024-00572-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00926B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Dhouib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibigul Kenzhebayeva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Thiabat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.106200" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnar Sugurbekova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Nagyzbekkyzy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Sarsenova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaziza Danlybayeva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandugash Anuarbekova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076112" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103424" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Chilingaryan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habermeyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Harvey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842462350030X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Alonso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gandioso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibaudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300203" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04758669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Baydoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vignion-Dewalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241411288" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Goudiaby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se E Malliavin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mocchetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145603" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Teixeira Bezerra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia La Selva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Boltes Cecatto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Melo Deana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Araujo Prates" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2022.09.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Losantos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112267" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryan Osterloh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habermeyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424623501158" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchao Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC03932C" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurikamal Demeubayeva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301742" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalla Pozza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdullrahman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Prieto Otoya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02606" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerouge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gries" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Chateau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030997" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15091093" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863466v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boukhlef" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214702" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Augustin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth da Ma&#239;a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15081034" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadlia Mchiri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Edziri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Hajji" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouachrine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12039-021-02022-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235931v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0915" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206070v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iltis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B&#233;chet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050396" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003261v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouakouak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nasri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Jedidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Turowska-Tyrk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.120046" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020709v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/radiation1010002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419889v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pays" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050413" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136495v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14020138" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben-Mihoub" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0275" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244508v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issabayev Yerzhan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmurzayeva Nurlykyz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041122" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1488" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04172" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912728v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombeau Ludovic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9041185" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914182v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9010192" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958182v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.02.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rocchi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S261352" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Rebahi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serouart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ziane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2020.101683" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614144v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Chennoufi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duong Trinh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63991-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433562v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Youssef" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110604" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02941551v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081432" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352898v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Nasri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.114107" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619300027" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381124v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040163" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382103v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Bogoeva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Petrova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yordanova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619300209" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015360v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01981" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096069v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Boninsegna" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Landon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vicentini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v49i49.52173" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02433416v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlykyz Yesmurzayeva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8122205" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058220v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Saidat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-018-0407-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925428v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.06.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925414v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2017.12.043" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058223v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23081936" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482382v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerzhan Issabayev" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Boiko" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lyubchenko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerengaip Shaikhutdinov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2017.12.007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058221v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00112J" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925410v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2018.03.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058214v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stallivieri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaintreuil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056824v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulim Jetpisbayeva" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.10.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399256v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17218" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03632552v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chouikrat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12799" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663126v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.12.037" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02147541v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grabarz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khodja Bach" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.02.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710928v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00516" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545464v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisnuson Svasti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bergkvist" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.05.028" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925426v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12645-017-0032-2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643075v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peterlini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S141559" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309306v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul E. Kamarulzaman" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah M. Gazzali" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2015.1131196" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498313v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Zaghdoudi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleans Ngomo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods6010004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205739v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bourguignon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2620239" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569372v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gal&#224;n Rubio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Warther" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Stojanovic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3991-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497719v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lobry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.08.045" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R7V86HT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497721v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.104" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BHWCQ1L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150729113912" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2X7QVGDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174788v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retif" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.11642" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266255v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Achard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiga Kudaibergenova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.072" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0CL0WT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248728v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bersillon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.06.037" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4T790RL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216231v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Gazzali" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161024059" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267219v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Champion" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424614500953" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270989v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150716115832" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-JBCGJ05J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264850v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Graindorge" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140645" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304189v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tomei" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11138/PER/2015.4.2.043" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174853v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096721v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bechet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marty" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ravasi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.12.007" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSBXGNB3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183323v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Azais" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Queniat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerdraon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tardivel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IGC.0000000000000497" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270996v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Meledje" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Jori" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00139k" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257199v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961328v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2284549" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903729v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice P. Navarroa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creusat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verhille" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2013.11.007" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-421FD01Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967061v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pernot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. E. Barry" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.01.048" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGNMW9PC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096066v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouffard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201403415" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P99ZSXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275616v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giraudeau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867321666131218095802" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-R7WQMHC5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183288v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Khodja Bach" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassil" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1977" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275448v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Four" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olesiak-Banska" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matczyszyn" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01534G" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278786v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.035" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S79C7Q5H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824082v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Manigat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allix" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11138/PR/2013.2.3.083" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843490v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moreau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Four" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50946j" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851082v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907860v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4077189" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776332v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Seve" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2pp05324a" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720215v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tom&#233;i" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7362/2240-2594.033.2012" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723908v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric S&#232;ve" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.4754" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631039v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712799034897" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-JVCJN45L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659499v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-2518.S8-001" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742724v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Chemli" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048617" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732553v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmad" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986712803833128" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WZBL62HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585155v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Faure" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.11.31" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822862v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarulzaman Ezatul Ezleen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697184v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ringot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barri&#232;re" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Saad" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200082d" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577243v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.2011.574126" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604913v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mascherin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Haumont" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viriot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marie" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.32511" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV22RNK0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777839v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rouxel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Charlot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mir" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20073a" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580535v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morosini" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PP00380H" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555073v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hocine" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gary-Bobo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brevet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maynadier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609637v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kahn" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouvel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Six" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32801" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHKPN2SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609676v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Becuwe" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.03.036" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ6B7N0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441377v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faivre" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pl&#233;nat" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-009-0035-8" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X3D0HF3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518365v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nr00096e" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8KBW0MCM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306476v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villi&#233;ras" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parant" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.04.035" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZ7JHK7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521040v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brault" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986710793205453" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-4XKPKT1V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367691v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raehm" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richeter" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407024v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2009.04.004" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575771v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Hocine" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.10.004" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01KQ4VHQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375574v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900427k" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407017v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.04.008" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBLK7FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323569v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2008.07.007" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NM3ZRG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279990v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmitt" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800125a" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJQ2C6P7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241268v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Engrand" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oli&#233;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.01.142" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW57HJ60-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276577v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718259g" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZZRVXZ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370153v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Alto&#232;" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Haraszkiewicz" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco G. Gatti" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet G. Wiering" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja802531j" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265074v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Si&#233;li&#233;chi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kayem" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.017" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF4PH3KT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199170v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30982" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RTQ2H9Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154459v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Taquet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685469v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355468v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154073v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Di Stasio" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Belgy" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2006.11.005" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28W0N3TD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259113v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barberi-Heyob" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brault" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumas" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139823v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawzi-Grancher" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavalle" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101732v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187152006778226503" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-2JPSDP19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118343v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.10.005" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZG7FW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265622v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. D&#8217;espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Viriot" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.03.014" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGJRFTNF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021947v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2005.11.017" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBSDGX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200165v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lourette" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2005.02.025" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498ZDLTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200190v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Selve" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2005.04.004" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ3XKHTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200179v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Di Stasio" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Zwier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2005.04.007" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3452BR8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079353v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Dellacherie" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma049857x" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7X76RK4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397418v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Schneller" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Been" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326867v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khaltoum-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243806v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415471v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delconte" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845326v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994644v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550754v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715201v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anne" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boninsegna" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landon" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.078" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548177v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243053v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408978v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407716v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498458v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243015v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382653v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoux Philippe" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081245v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valduga" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078940v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079788v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086007v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079400v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597950v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654208v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Thomann" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Navarro" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Couffin" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822855v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876125" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547293v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547620v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547622v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul-Ezleen Kamarulzaman" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548924v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548923v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846658v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couleaud" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bechet" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vanderesse" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Faure" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547626v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547963v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547624v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547621v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555141v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555142v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555160v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846662v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bastogne" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846661v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufort" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Josserand" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547290v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547619v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547623v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547279v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437117v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437119v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379499v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437114v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437115v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437070v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379460v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379483v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437069v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379494v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374051v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437122v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437112v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437094v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delmas" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369880v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323710v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369879v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369878v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369877v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323573v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323709v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6349(08)71273-4" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV9XMN76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338304v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145655v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374056v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Faure" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marquette" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371532v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kastner" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371530v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371533v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371526v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371528v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374058v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mascherin" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121025v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121034v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863266v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chawraba" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.coac.2021.11.001" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242986v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817840-9.00005-9" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242982v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65053" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264846v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22942-3_4" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288745v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288737v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622208-00209" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962300v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#232;ve" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussaint" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108682v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12730-9" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761101v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693255v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manigat" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Andr&#233;" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822953v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521043v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579401v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1248-5_19" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602275v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah Wahab" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/22935" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243000v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183340v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323750v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408883v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.161" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92NKRQ9V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498467v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Althuser" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.116" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498485v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thomas" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toussaint" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.136" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787393v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783990v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750967v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL104N" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>