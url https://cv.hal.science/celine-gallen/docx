--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -219,657 +219,5459 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Follow me! L’influence du groupe social dans l’acceptation de l’entomophagie par les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24èmes Journées Normandes de la Recherche en Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Nov 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommation et représentations des insectes – Etat des lieux sur leur comestibilité en Europe (CRI-KEE : Consumption and Representations of Insects – Knowledge on their Edibility in Europe), Session Spéciale Projets ANR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je consomme, tu déconsommes de la viande. Pratique de consommation et de déconsommation de viande chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de la Recherche en Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Caen Normandie, Nov 2023, Cherbourg-en-Cotentin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The green gap in the food future of teenagers, the case of insects’ consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The future of childhood is now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elles sont « fun » et bonnes pour la santé mes chips aux insectes ? Influence du packaging fantaisiste et des signaux informationnels sur la perception des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of insect-based products packaging design on consumers' emotional perceptions: across-cultural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Sensory Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does cute packaging influence the perception of consumers of insect-based products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of 14 SLACA - Latin American Symposium on Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of culture in the acceptability of insects as food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference Insects to Feed the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Québec City, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’expérience préalable dans l’acceptation des insectes en tant qu’aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée de recherche interdisciplinaire « Pratiques alimentaires, santé et territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insects, a new source of health and sustainability. Would French consumers include them in their diet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Cristina de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to counter the reasons for rejecting insects as food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ça se mange les insectes ? » L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l’acceptation de la consommation d’insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Nov 2019, Angers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réhabilitation d’une dissonance cognitive ante-décisionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28eme Congrès international de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brest, May 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est moi qui l’ai fait ! &amp;quot; : comment et quand les consommateurs s’approprient-ils un produit alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Journée AFM du Marketing Agro-Alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SupAgro Montpellier, Sep 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des mécanismes d'appropriation des produits alimentaire en fonction de leur degré d'élaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 ème journée du marketing agroalimentaire de Montpelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpelier, France. pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00707507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastronomie et design dans le développement local : regards croisés du design, du marketing et de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Péché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morin-Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Gastronomie et Développement local Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRANEM, Université d'Anger, Oct 2012, Angers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réhabilitation d'une dissonance cognitive ante-décisionnelle, Tonnerre de brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France. pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est bizarre ! Ca se mange ? &amp;quot; Les effets de la dissonance cognitive en consommation alimentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la journée du marketing agro-alimentaire de Montpellier, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpelier, France. pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est moi qui l’ai fait ! : comment et quand les consommateurs s’approprient-ils un produit alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème journée du marketing agro-alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SupAgro, Sep 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si c’était de la dissonance cognitive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing 18-20 Mai 2011, Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Louvain, Bruxelles, May 2011, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger méditerranéen : entre appropriation, réappropriation et résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Journée d'Etude sur la Consommation et le Marketing Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’appropriation dans l’expérience de consommation alimentaire. Une analyse de blogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP-EAP, May 2009, Londres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire. Une analyse de blogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, London, Royaume-Uni. pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’appropriation dans l’expérience de consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème journée AFM en Marketing Agro-alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème journée sur le Marketing Agroalimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SupAgro, Montpellier, Sep 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création comme facteur de développement territorial : le design est-il mangeable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ateliers de la recherche en design 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le design est-il comestible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème journée AFM sur le marketing agro-alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des représentations mentales sur la valeur de l’expérience de consommation culturelle : approche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès des Nouvelles Tendances en Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Venise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus de perception d’un produit alimentaire dissonant et ses effets sur la préférence : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère journée AFM en Marketing Agro-alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le design alimentaire : quelle place pour l’originalité dans la cuisine ? Une approche exploratoire de la perception de l’esthétique alimentaire par les consommateurs dans le cas de produits dissonants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire « Faire la cuisine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’achat de vin en ligne : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée nantaise sur le e-marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Nantes, France. pp.1-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des représentations mentales sur les préférences alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Communiquer le sensoriel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis, Mar 2003, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des dimensions du risque perçu dans l’achat de vin en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes Atelier de Recherche OSES - SIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle médiateur du besoin de réassurance entre le risque perçu et les comportements d'achats alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dissonance cognitive et le risque perçu dans la consommation alimentaire : le rôle des signes de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ers Ateliers de Recherche de l'Association Française de Marketing : Percevoir, identifier et gérer le risque en marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reduction of the Reassurance Need in the Case of Ante-Decisional Cognitive Dissonance. Contribution of the Official Quality Signs on the Food Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th EMAC Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Marketing Academy, May 2000, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Cognitive Dissonance in Consumers' Novel Food Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutritionists meet Food Scientists and Technologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European federation of food science and technology, Apr 2000, Porto (Lisbonne), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la dissonance cognitive dans la décision d'achat des produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenu juridique et représentationnel des signes officiels de qualité sur les produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des 15èmes Journées des I.A.E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Bayonne-Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception par les consommateurs des signes de qualité et des marques commerciales sur les produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SFER-INRA-ENITA : Signes Officiels de Qualité et Développement Agricole : Aspects Techniques et Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">How can communication content be adapted depending on consumers’ diet to encourage consumption of insect-based foods?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, special issue “Integrating sustainability into the marketing of food services and food and beverage retail merchandising, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JCM-06-2024-6999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989950v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can communication content be adapted depending on consumers’ diet to encourage consumption of insect-based foods?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Masson</w:t>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JCM-06-2024-6999⟩</w:t>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131634v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic or not? The impact of packaging images on the acceptance of insect-based food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Product &amp; Brand Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JPBM-09-2023-4749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The taste of cuteness: How claims and cute visuals affect consumers’ perception of insect-based foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosires Deliza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.100722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2023.100722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the design thinking process improve an innovative insect-based food experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (1), pp.29-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1386/ijfd_00035_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Do you eat insects?” Acceptance of insects as food by children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -888,6390 +5690,1683 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (5), pp.505-522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JCM-12-2020-4289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’expérience antérieure avec les insectes favorise l’acceptation de l’entomophagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (7), pp.111-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l'acceptation de la consommation d'insectes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 64 (1), pp.153-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.pr2.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive acceptance mechanisms of discontinuous food innovations: The case of insects in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (1), pp.48-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2051570718791785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes cognitifs d’acceptation d’une innovation alimentaire de discontinuité : le cas des insectes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34, pp.50-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370118782449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment innover par le design management : leçons de l’industrie agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (1), pp.59 - 70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/riges.391.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des mécanismes d'appropriation d'un produit alimentaire en fonction de son degré d'élaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (64), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.064.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design culinaire comme potentiel de valorisation d’un territoire. Le design est-il mangeable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 329, pp.48-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design culinaire et consommateurs : entre rapprochement et distance perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63, pp.35-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dm.063.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design culinaire: regards croisés du design et du marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sireix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (23), pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les freins à la consommation de spectacles vivants à travers la conception individuelle de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58, pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.058.37.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culinary design studied by applied arts and by marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (23), pp.16-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du risque perçu et de l’expérience dans l’achat de vin en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45, pp.59-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.045.59.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02914880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des représentations mentales dans le processus de choix, une approche pluridisciplinaire appliquée au cas des produits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (3), pp.59-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010502000305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualization, Identification and Measure of the Reassurance Need in Food Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (5), pp.54-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque perçu lié à la dissonance cognitive dans la consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.39-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le besoin de réassurance en consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 183-184, pp.67-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144075v1</w:t>
-              </w:r>
-[...4705 lines deleted...]
-                <w:t xml:space="preserve">hal-04152433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude Risque ConsoTâche 1 : Perception des risques par les consommateurs dans les plats préparés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Haentjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022, 96 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7281,91 +7376,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations mentales et leur influence sur la consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Angers, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04465265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7375,126 +7470,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dissonance cognitive : un processus cognitif et affectif ante et post décisionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7503,223 +7598,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de la dissonance cognitive : un cadre unificateur pour la recherche en marketing sur les conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une réhabilitation d'une dissonance cognitive ante-décisionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et marketing des produits alimentaires : quelles sont les perspectives d'innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7728,456 +7823,456 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les freins à la consommation de spectacles vivants à travers la conception individuelle de l'art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si c'était de la dissonance cognitive ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547775v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Et si c'était de la dissonance cognitive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547770v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire. Une analyse de blogs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is design edible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8187,129 +8282,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design est-il comestible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquot, Muriel; Fagot, Philippe; Voilley, Andrée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La couleur des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Tec &amp; Doc-Lavoisier, pp.349-361, 2011, Sciences et techniques agro-alimentaires, 978-2-7430-1367-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8456,51 +8551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2024-6999" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-09-2023-4749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.063.0035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sireix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.058.37.48" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.59.74" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465442v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin-Ulmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148864v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haentjens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bansard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charpentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04465265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693419v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin-Ulmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2024-6999" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-09-2023-4749" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3434" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.063.0035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sireix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.058.37.48" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.59.74" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haentjens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bansard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04465265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693419v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>