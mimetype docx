--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1013,247 +1013,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of childhood is now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144606v1</w:t>
+                <w:t xml:space="preserve">hal-04144678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
+              <w:t xml:space="preserve">The future of childhood is now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144678v1</w:t>
+                <w:t xml:space="preserve">hal-04144606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elles sont « fun » et bonnes pour la santé mes chips aux insectes ? Influence du packaging fantaisiste et des signaux informationnels sur la perception des consommateurs</w:t>
               </w:r>
@@ -3055,312 +3055,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097794v1</w:t>
+                <w:t xml:space="preserve">hal-04148635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
+              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148635v1</w:t>
+                <w:t xml:space="preserve">hal-03097774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
+                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097774v1</w:t>
+                <w:t xml:space="preserve">hal-03097794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si c’était de la dissonance cognitive ?</w:t>
               </w:r>
@@ -3897,204 +3897,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création comme facteur de développement territorial : le design est-il mangeable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le design est-il comestible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ateliers de la recherche en design 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">3ème journée AFM sur le marketing agro-alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148759v1</w:t>
+                <w:t xml:space="preserve">hal-04148700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design est-il comestible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La création comme facteur de développement territorial : le design est-il mangeable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée AFM sur le marketing agro-alimentaire de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. pp.1-23</w:t>
+              <w:t xml:space="preserve">Les ateliers de la recherche en design 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148700v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des représentations mentales sur la valeur de l’expérience de consommation culturelle : approche exploratoire</w:t>
               </w:r>
@@ -5635,235 +5635,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Do you eat insects?” Acceptance of insects as food by children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Comment l’expérience antérieure avec les insectes favorise l’acceptation de l’entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (5), pp.505-522. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.111-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JCM-12-2020-4289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154434v1</w:t>
+                <w:t xml:space="preserve">hal-03856225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’expérience antérieure avec les insectes favorise l’acceptation de l’entomophagie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">“Do you eat insects?” Acceptance of insects as food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (7), pp.111-144. </w:t>
+              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (5), pp.505-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JCM-12-2020-4289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856225v1</w:t>
+                <w:t xml:space="preserve">hal-04154434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l'acceptation de la consommation d'insectes.</w:t>
               </w:r>
@@ -6369,64 +6369,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design culinaire comme potentiel de valorisation d’un territoire. Le design est-il mangeable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 329, pp.48-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6473,51 +6473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design culinaire et consommateurs : entre rapprochement et distance perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63, pp.35-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6551,51 +6551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design culinaire: regards croisés du design et du marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,64 +6750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culinary design studied by applied arts and by marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (23), pp.16-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8198,51 +8198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is design edible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -8309,51 +8309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design est-il comestible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquot, Muriel; Fagot, Philippe; Voilley, Andrée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La couleur des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Tec &amp; Doc-Lavoisier, pp.349-361, 2011, Sciences et techniques agro-alimentaires, 978-2-7430-1367-7</w:t>
@@ -8551,51 +8551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin-Ulmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2024-6999" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-09-2023-4749" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3434" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.063.0035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sireix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.058.37.48" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.59.74" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haentjens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bansard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04465265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693419v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin-Ulmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2024-6999" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-09-2023-4749" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3434" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.063.0035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sireix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.058.37.48" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.59.74" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haentjens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bansard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04465265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693419v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>