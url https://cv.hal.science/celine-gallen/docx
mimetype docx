--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -66,176 +66,2355 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can communication content be adapted depending on consumers’ diet to encourage consumption of insect-based foods?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, special issue “Integrating sustainability into the marketing of food services and food and beverage retail merchandising, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JCM-06-2024-6999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Realistic or not? The impact of packaging images on the acceptance of insect-based food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Product &amp; Brand Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JPBM-09-2023-4749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The taste of cuteness: How claims and cute visuals affect consumers’ perception of insect-based foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.100722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2023.100722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can the design thinking process improve an innovative insect-based food experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.29-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/ijfd_00035_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’expérience antérieure avec les insectes favorise l’acceptation de l’entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.111-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Do you eat insects?” Acceptance of insects as food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (5), pp.505-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JCM-12-2020-4289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l'acceptation de la consommation d'insectes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 64 (1), pp.153-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes cognitifs d’acceptation d’une innovation alimentaire de discontinuité : le cas des insectes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.50-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370118782449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive acceptance mechanisms of discontinuous food innovations: The case of insects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.48-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570718791785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment innover par le design management : leçons de l’industrie agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (1), pp.59 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.391.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des mécanismes d'appropriation d'un produit alimentaire en fonction de son degré d'élaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (64), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.064.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le design culinaire comme potentiel de valorisation d’un territoire. Le design est-il mangeable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 329, pp.48-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.3434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design culinaire et consommateurs : entre rapprochement et distance perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63, pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.063.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culinary design studied by applied arts and by marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (23), pp.16-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le design culinaire: regards croisés du design et du marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sireix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (23), pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les freins à la consommation de spectacles vivants à travers la conception individuelle de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.058.37.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du risque perçu et de l’expérience dans l’achat de vin en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.045.59.74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02914880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des représentations mentales dans le processus de choix, une approche pluridisciplinaire appliquée au cas des produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (3), pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010502000305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualization, Identification and Measure of the Reassurance Need in Food Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (5), pp.54-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque perçu lié à la dissonance cognitive dans la consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.39-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le besoin de réassurance en consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 183-184, pp.67-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How graphic design on packaging can facilitate the adoption of sustainable food products ? The case of insect-based cereal bars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Lucchese-Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Quevedo Pires de Oliveira E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanele. Kauppinen-Raisanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cumulus Association Spring Conference « Ethical Leadership: A New Frontier for Design »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -245,51 +2424,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow me! L’influence du groupe social dans l’acceptation de l’entomophagie par les adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -318,6911 +2497,4732 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Normandes de la Recherche en Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et représentations des insectes – Etat des lieux sur leur comestibilité en Europe (CRI-KEE : Consumption and Representations of Insects – Knowledge on their Edibility in Europe), Session Spéciale Projets ANR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439200v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je consomme, tu déconsommes de la viande. Pratique de consommation et de déconsommation de viande chez les adolescents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gallen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de la Recherche en Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Caen Normandie, Nov 2023, Cherbourg-en-Cotentin, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439117v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The green gap in the food future of teenagers, the case of insects’ consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162407v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
+              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144408v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The green gap in the food future of teenagers, the case of insects’ consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Je consomme, tu déconsommes de la viande. Pratique de consommation et de déconsommation de viande chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de la Recherche en Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Caen Normandie, Nov 2023, Cherbourg-en-Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439269v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
+              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144678v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of childhood is now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144606v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elles sont « fun » et bonnes pour la santé mes chips aux insectes ? Influence du packaging fantaisiste et des signaux informationnels sur la perception des consommateurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.13-16</w:t>
+              <w:t xml:space="preserve">The future of childhood is now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144715v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elles sont « fun » et bonnes pour la santé mes chips aux insectes ? Influence du packaging fantaisiste et des signaux informationnels sur la perception des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162399v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of insect-based products packaging design on consumers' emotional perceptions: across-cultural approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Does cute packaging influence the perception of consumers of insect-based products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosires Deliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Sensory Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Proceedings of 14 SLACA - Latin American Symposium on Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144899v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cute packaging influence the perception of consumers of insect-based products?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of insect-based products packaging design on consumers' emotional perceptions: across-cultural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosires Deliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 14 SLACA - Latin American Symposium on Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Sustainable Sensory Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144787v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of culture in the acceptability of insects as food</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Insects, a new source of health and sustainability. Would French consumers include them in their diet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Cristina de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Insects to Feed the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Québec City, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252787v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’expérience préalable dans l’acceptation des insectes en tant qu’aliment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">How to counter the reasons for rejecting insects as food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de recherche interdisciplinaire « Pratiques alimentaires, santé et territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796133v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insects, a new source of health and sustainability. Would French consumers include them in their diet?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Role of culture in the acceptability of insects as food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference Insects to Feed the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Québec City, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252789v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to counter the reasons for rejecting insects as food?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de l’expérience préalable dans l’acceptation des insectes en tant qu’aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
+              <w:t xml:space="preserve">1ère Journée de recherche interdisciplinaire « Pratiques alimentaires, santé et territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526941v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ça se mange les insectes ? » L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l’acceptation de la consommation d’insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Nov 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une réhabilitation d’une dissonance cognitive ante-décisionnelle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">C’est moi qui l’ai fait ! : comment et quand les consommateurs s’approprient-ils un produit alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Gallen</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Congrès international de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Brest, May 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">8ème journée du marketing agro-alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SupAgro, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465442v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est moi qui l’ai fait ! &amp;quot; : comment et quand les consommateurs s’approprient-ils un produit alimentaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Pour une réhabilitation d’une dissonance cognitive ante-décisionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gallen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée AFM du Marketing Agro-Alimentaire de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SupAgro Montpellier, Sep 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28eme Congrès international de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brest, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465418v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des mécanismes d'appropriation des produits alimentaire en fonction de leur degré d'élaboration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">C’est moi qui l’ai fait ! &amp;quot; : comment et quand les consommateurs s’approprient-ils un produit alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 ème journée du marketing agroalimentaire de Montpelier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montpelier, France. pp.22</w:t>
+              <w:t xml:space="preserve">8ème Journée AFM du Marketing Agro-Alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SupAgro Montpellier, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00707507v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastronomie et design dans le développement local : regards croisés du design, du marketing et de la sociologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des mécanismes d'appropriation des produits alimentaire en fonction de leur degré d'élaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Morin-Ulmann</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Gastronomie et Développement local Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRANEM, Université d'Anger, Oct 2012, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">6 ème journée du marketing agroalimentaire de Montpelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpelier, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465195v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00707507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une réhabilitation d'une dissonance cognitive ante-décisionnelle, Tonnerre de brest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gastronomie et design dans le développement local : regards croisés du design, du marketing et de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Péché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morin-Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Brest, France. pp.20</w:t>
+              <w:t xml:space="preserve">colloque Gastronomie et Développement local Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRANEM, Université d'Anger, Oct 2012, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00682214v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est bizarre ! Ca se mange ? &amp;quot; Les effets de la dissonance cognitive en consommation alimentaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Pour une réhabilitation d'une dissonance cognitive ante-décisionnelle, Tonnerre de brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la journée du marketing agro-alimentaire de Montpellier, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montpelier, France. pp.27</w:t>
+              <w:t xml:space="preserve">28ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00706062v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est moi qui l’ai fait ! : comment et quand les consommateurs s’approprient-ils un produit alimentaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">C'est bizarre ! Ca se mange ? &amp;quot; Les effets de la dissonance cognitive en consommation alimentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Gallen</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée du marketing agro-alimentaire de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SupAgro, Sep 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">la journée du marketing agro-alimentaire de Montpellier, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpelier, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147399v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Gallen</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148635v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097774v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097794v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si c’était de la dissonance cognitive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing 18-20 Mai 2011, Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Louvain, Bruxelles, May 2011, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger méditerranéen : entre appropriation, réappropriation et résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journée d'Etude sur la Consommation et le Marketing Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’appropriation dans l’expérience de consommation alimentaire. Une analyse de blogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCP-EAP, May 2009, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire. Une analyse de blogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, London, Royaume-Uni. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’appropriation dans l’expérience de consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journée AFM en Marketing Agro-alimentaire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journée sur le Marketing Agroalimentaire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SupAgro, Montpellier, Sep 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design est-il comestible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée AFM sur le marketing agro-alimentaire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montpellier, France. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création comme facteur de développement territorial : le design est-il mangeable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers de la recherche en design 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des représentations mentales sur la valeur de l’expérience de consommation culturelle : approche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès des Nouvelles Tendances en Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de perception d’un produit alimentaire dissonant et ses effets sur la préférence : une étude exploratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le design alimentaire : quelle place pour l’originalité dans la cuisine ? Une approche exploratoire de la perception de l’esthétique alimentaire par les consommateurs dans le cas de produits dissonants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée AFM en Marketing Agro-alimentaire de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire « Faire la cuisine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149088v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design alimentaire : quelle place pour l’originalité dans la cuisine ? Une approche exploratoire de la perception de l’esthétique alimentaire par les consommateurs dans le cas de produits dissonants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le processus de perception d’un produit alimentaire dissonant et ses effets sur la préférence : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire « Faire la cuisine »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1ère journée AFM en Marketing Agro-alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148921v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’achat de vin en ligne : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée nantaise sur le e-marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nantes, France. pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des représentations mentales sur les préférences alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Communiquer le sensoriel »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis, Mar 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des dimensions du risque perçu dans l’achat de vin en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Atelier de Recherche OSES - SIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle médiateur du besoin de réassurance entre le risque perçu et les comportements d'achats alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dissonance cognitive et le risque perçu dans la consommation alimentaire : le rôle des signes de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ers Ateliers de Recherche de l'Association Française de Marketing : Percevoir, identifier et gérer le risque en marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reduction of the Reassurance Need in the Case of Ante-Decisional Cognitive Dissonance. Contribution of the Official Quality Signs on the Food Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EMAC Doctoral Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Marketing Academy, May 2000, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Cognitive Dissonance in Consumers' Novel Food Perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritionists meet Food Scientists and Technologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European federation of food science and technology, Apr 2000, Porto (Lisbonne), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la dissonance cognitive dans la décision d'achat des produits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contenu juridique et représentationnel des signes officiels de qualité sur les produits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des 15èmes Journées des I.A.E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Bayonne-Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception par les consommateurs des signes de qualité et des marques commerciales sur les produits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER-INRA-ENITA : Signes Officiels de Qualité et Développement Agricole : Aspects Techniques et Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152433v1</w:t>
-              </w:r>
-[...2177 lines deleted...]
-                <w:t xml:space="preserve">hal-04144075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7266,51 +7266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Haentjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,51 +7390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations mentales et leur influence sur la consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Angers, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7484,51 +7484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dissonance cognitive : un processus cognitif et affectif ante et post décisionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7572,51 +7572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7647,51 +7647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de la dissonance cognitive : un cadre unificateur pour la recherche en marketing sur les conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7709,51 +7709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une réhabilitation d'une dissonance cognitive ante-décisionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7797,51 +7797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et marketing des produits alimentaires : quelles sont les perspectives d'innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7872,51 +7872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les freins à la consommation de spectacles vivants à travers la conception individuelle de l'art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7947,64 +7947,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8022,51 +8022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si c'était de la dissonance cognitive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8097,77 +8097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire. Une analyse de blogs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8198,51 +8198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is design edible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -8296,64 +8296,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design est-il comestible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquot, Muriel; Fagot, Philippe; Voilley, Andrée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La couleur des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Tec &amp; Doc-Lavoisier, pp.349-361, 2011, Sciences et techniques agro-alimentaires, 978-2-7430-1367-7</w:t>
@@ -8551,51 +8551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin-Ulmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2024-6999" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-09-2023-4749" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3434" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.063.0035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sireix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.058.37.48" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.59.74" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haentjens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bansard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04465265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693419v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-06-2024-6999" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-09-2023-4749" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3434" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.063.0035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sireix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.058.37.48" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.59.74" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Lucchese-Cheung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Quevedo Pires de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanele. Kauppinen-Raisanen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick P&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin-Ulmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465603v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151015v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152433v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haentjens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bansard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04465265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924000v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693419v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>