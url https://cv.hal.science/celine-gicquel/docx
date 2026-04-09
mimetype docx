--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1632,235 +1632,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity acquisition for the single-item lot sizing problem under energy constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A joint chance-constrained programming approach for the single-item capacitated lot-sizing problem with stochastic demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81, pp.112-122. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264 (1-2), pp.123 - 155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omega.2017.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-017-2662-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617045v1</w:t>
+                <w:t xml:space="preserve">hal-01761106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint chance-constrained programming approach for the single-item capacitated lot-sizing problem with stochastic demand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacity acquisition for the single-item lot sizing problem under energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 264 (1-2), pp.123 - 155. </w:t>
+              <w:t xml:space="preserve">Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.112-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-017-2662-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omega.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761106v1</w:t>
+                <w:t xml:space="preserve">hal-01617045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A joint chance-constrained programming approach for call center workforce scheduling under uncertain call arrival forecasts</w:t>
               </w:r>
@@ -2789,248 +2789,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Lot Sizing and Scheduling using Product Decomposition into Attributes</w:t>
+                <w:t xml:space="preserve">On the Discrete Lot-Sizing and Scheduling Problem with Sequence-Dependent Changeover Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Miègeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (9), pp.2690-2698. </w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (1), pp.32-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2008.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2008.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170200v1</w:t>
+                <w:t xml:space="preserve">hal-01170355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Discrete Lot-Sizing and Scheduling Problem with Sequence-Dependent Changeover Time</w:t>
+                <w:t xml:space="preserve">Discrete Lot Sizing and Scheduling using Product Decomposition into Attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Miègeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (1), pp.32-36. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (9), pp.2690-2698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2008.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2008.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170355v1</w:t>
+                <w:t xml:space="preserve">hal-01170200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3042,51 +3042,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
+                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -3104,289 +3104,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Lot Sizing (IWLS2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168056v1</w:t>
+                <w:t xml:space="preserve">hal-05450850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage stochastic optimization for lot-sizing with uncertain demand and renewable energy supply</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168038v1</w:t>
+                <w:t xml:space="preserve">hal-05168056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural learning of electricity prices for production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Spitzer</w:t>
+                <w:t xml:space="preserve">Multi-stage stochastic optimization for lot-sizing with uncertain demand and renewable energy supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Sanson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967831v1</w:t>
+                <w:t xml:space="preserve">hal-05168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
               </w:r>
@@ -3474,51 +3474,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximate dynamic programming approach for multi-stage stochastic lot-sizing under a Decision-Hazard-Decision information structure</w:t>
+                <w:t xml:space="preserve">Structural learning of electricity prices for production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -3536,2023 +3536,2023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVII International Conference on Stochastic Programming (ICSP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189801v1</w:t>
+                <w:t xml:space="preserve">hal-04967831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">An approximate dynamic programming approach for multi-stage stochastic lot-sizing under a Decision-Hazard-Decision information structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Lot Sizing (IWLS2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">The XVII International Conference on Stochastic Programming (ICSP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450850v1</w:t>
+                <w:t xml:space="preserve">hal-05189801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Assessing the impact of relocation on the optimal design of electric vehicle sharing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clavijo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou-Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedaoudj Halimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.1329-1334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824056v1</w:t>
+                <w:t xml:space="preserve">hal-04811888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead lot-sizing under uncertainty: An application to green hydrogen production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Spitzer</w:t>
+                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Sanson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Combinatorial Optimization (ISCO 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Mar 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580335v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic two-stage programming for the stochastic lot-sizing problem with inventory bounds and lost sales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Spitzer</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Sanson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference PGMO Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768708v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Stage Stochastic Programming Approach for Energy-Oriented Lot-Sizing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Dynamic two-stage programming for the stochastic lot-sizing problem with inventory bounds and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems (APMS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference PGMO Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803390v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Day-ahead lot-sizing under uncertainty: An application to green hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on Combinatorial Optimization (ISCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Laguna, Spain. pp.402-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824070v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of uncertain trip duration and energy consumption on electric vehicle sharing network design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Euro Working Group on Transportation Meeting (EWGT 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Workshop on Lot-sizing (IWLS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kaiserslautern, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823981v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of an electric carsharing system under uncertain trip duration and energy consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Two-Stage Stochastic Programming Approach for Energy-Oriented Lot-Sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Production Management Systems (APMS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.348-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71629-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824035v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement de lots de production un jour à l'avance sous incertitudes éoliennes : application à la production d'hydrogène vert</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal design of an electric carsharing system under uncertain trip duration and energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Sanson</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451786v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead lot-sizing under uncertainty: An application to green hydrogen production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Spitzer</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of uncertain trip duration and energy consumption on electric vehicle sharing network design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Euro Working Group on Transportation Meeting (EWGT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lund, Sweden. pp.778-785, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2025.04.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631245v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Dimensionnement de lots de production un jour à l'avance sous incertitudes éoliennes : application à la production d'hydrogène vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824007v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of relocation on the optimal design of electric vehicle sharing systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou-Boujelben</w:t>
+                <w:t xml:space="preserve">Day-ahead lot-sizing under uncertainty: An application to green hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khedaoudj Halimi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04811888v1</w:t>
+                <w:t xml:space="preserve">hal-04631245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient lot-sizing with intermittent renewable sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruiwen Liao</w:t>
+                <w:t xml:space="preserve">Integrated design of electric vehicle sharing networks under uncertain trip duration and energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFORS2023 - 23rd Conference of the International Federation of Operational Research Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">CIE50 - 50th International Conference on Computers and Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389358v1</w:t>
+                <w:t xml:space="preserve">hal-04390779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated production and energy supply planning on an industrial site by mixed-integer linear programming</w:t>
+                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES 2023 - 12th International Conference on Operations Research and Enterprise Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWLS2023 - International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cork, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389267v1</w:t>
+                <w:t xml:space="preserve">hal-04389378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new MILP model for integrated lot-sizing and energy supply planning with onsite renewable energy</w:t>
+                <w:t xml:space="preserve">Energy-efficient lot-sizing with intermittent renewable sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et Aide à la Décision (ROADEF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">IFORS2023 - 23rd Conference of the International Federation of Operational Research Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389348v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfactual Explanations for Workforce Scheduling and Routing Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lerouge</w:t>
+                <w:t xml:space="preserve">Integrated production and energy supply planning on an industrial site by mixed-integer linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORES 2023 - 12th International Conference on Operations Research and Enterprise Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.50-61, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011639900003396⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.119-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011602900003396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016553v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'explications de différentes natures pour les utilisateurs d'outils d'optimisation : application au problème de planification d'employés mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lerouge</w:t>
+                <w:t xml:space="preserve">A new MILP model for integrated lot-sizing and energy supply planning with onsite renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et Aide à la Décision (ROADEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389330v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage stochastic programming model for lot-sizing with onsite generation of renewable energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Counterfactual Explanations for Workforce Scheduling and Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS2023 - International Workshop on Lot-Sizing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICORES 2023 - 12th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.50-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011639900003396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389378v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated design of electric vehicle sharing networks under uncertain trip duration and energy consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+                <w:t xml:space="preserve">Génération d'explications de différentes natures pour les utilisateurs d'outils d'optimisation : application au problème de planification d'employés mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE50 - 50th International Conference on Computers and Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390779v1</w:t>
+                <w:t xml:space="preserve">hal-04389330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A partial decomposition approach for solving the stochastic uncapacitated lot-sizing problem</w:t>
               </w:r>
@@ -5912,758 +5912,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial nested decomposition approach for remanufacturing planning under uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust optimization approach for placing virtual network functions to counter cyberattacks in a 5G network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Haddad-Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (online), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351043v2</w:t>
+                <w:t xml:space="preserve">hal-03351046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a charging infrastructure for electric vehicles under a stochastic driving range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS 2021 - 2021 INFORMS Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351053v1</w:t>
+                <w:t xml:space="preserve">hal-03351051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Decomposition Approach for the Optimal Design of a District Cooling System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Courtot</w:t>
+                <w:t xml:space="preserve">New valid inequalities for a multi-echelon multi-item lot-sizing problem with returns and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Quadri</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES2021 - 10th International Conference on Operations Research and Enterprise Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, On line streaming, Portugal. pp.317-328, </w:t>
+              <w:t xml:space="preserve">ICCL 2021: International Conference on Computational Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Enschede (online), Netherlands. pp.192-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010220403170328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87672-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350976v1</w:t>
+                <w:t xml:space="preserve">hal-03351045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">A Hierarchical Decomposition Approach for the Optimal Design of a District Cooling System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICORES2021 - 10th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, On line streaming, Portugal. pp.317-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010220403170328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351051v1</w:t>
+                <w:t xml:space="preserve">hal-03350976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valid inequalities for a multi-echelon multi-item lot-sizing problem with returns and lost sales</w:t>
+                <w:t xml:space="preserve">A partial nested decomposition approach for remanufacturing planning under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCL 2021: International Conference on Computational Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.663-672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87672-2_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03351045v1</w:t>
+                <w:t xml:space="preserve">hal-03351043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the multi-phase deployment of a district cooling system by mixed-integer linear programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Courtot</w:t>
+                <w:t xml:space="preserve">Design of a charging infrastructure for electric vehicles under a stochastic driving range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, online streaming, France</w:t>
+              <w:t xml:space="preserve">INFORMS 2021 - 2021 INFORMS Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351048v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust optimization approach for placing virtual network functions to counter cyberattacks in a 5G network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing the multi-phase deployment of a district cooling system by mixed-integer linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Papadimitriou</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse (online), France</w:t>
+              <w:t xml:space="preserve">, Apr 2021, online streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351046v1</w:t>
+                <w:t xml:space="preserve">hal-03351048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of a District Cooling System Design by Mixed Integer Linear Programming</w:t>
               </w:r>
@@ -6675,51 +6675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,526 +6764,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating electric vehicle fast-charging stations under uncertain driving range : a chance-constrained programming approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+                <w:t xml:space="preserve">Optimal deployment of security virtual functions in Software-Defined Networks (SDN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Haddad-Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020 - 21e congrès de la Société Française de Recherche Opérationnelle et Aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CTW - Workshop on Graph Theory and Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993235v1</w:t>
+                <w:t xml:space="preserve">hal-03647528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal deployment of security virtual functions in Software-Defined Networks (SDN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Haddad-Vanier</w:t>
+                <w:t xml:space="preserve">Locating electric vehicle fast-charging stations under uncertain driving range : a chance-constrained programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandros Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTW - Workshop on Graph Theory and Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF 2020 - 21e congrès de la Société Française de Recherche Opérationnelle et Aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647528v1</w:t>
+                <w:t xml:space="preserve">hal-02993235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic programming based decomposition approach for the stochastic uncapacitated single-item lot-sizing problem</w:t>
+                <w:t xml:space="preserve">Stochastic lot-sizing problem with remanufacturing: a dual dynamic decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. pp.73-77</w:t>
+              <w:t xml:space="preserve">PGMO Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421895v1</w:t>
+                <w:t xml:space="preserve">hal-02476803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable versus grid energy for a mid term production and capacity adjustment planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production planning with on-site generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336332v1</w:t>
+                <w:t xml:space="preserve">hal-02336387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing problem with remanufacturing: a dual dynamic decomposition approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Mathematical Programming models for Cyber Attack Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Haddad-Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476803v1</w:t>
+                <w:t xml:space="preserve">hal-03647649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning with on-site generation of renewable energy</w:t>
+                <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
@@ -7301,1625 +7288,1638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336387v1</w:t>
+                <w:t xml:space="preserve">hal-02336257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Programming models for Cyber Attack Defense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Haddad-Vanier</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic integer programming approach for locating electric vehicles charging stations under demand uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A. Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647649v1</w:t>
+                <w:t xml:space="preserve">hal-02421802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewable versus grid energy for a mid term production and capacity adjustment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336257v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic integer programming approach for locating electric vehicles charging stations under demand uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+                <w:t xml:space="preserve">A dynamic programming based decomposition approach for the stochastic uncapacitated single-item lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421802v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
+                <w:t xml:space="preserve">Stochastic uncapacitated single-item lot-sizing problem: a dual dynamic decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPS2019 - 29th International Conference on Automated Planning and Scheduling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421766v1</w:t>
+                <w:t xml:space="preserve">hal-02421794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic uncapacitated single-item lot-sizing problem: a dual dynamic decomposition approach</w:t>
+                <w:t xml:space="preserve">Stochastic dual dynamic integer programming for a multi-echelon lot-sizing problem with remanufacturing and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CODIT 2019- 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1254-1259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421794v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic dual dynamic integer programming for a multi-echelon lot-sizing problem with remanufacturing and lost sales</w:t>
+                <w:t xml:space="preserve">A Stochastic Dual Dynamic Integer Programming for the Uncapacitated Lot-Sizing Problem with Uncertain Demand and Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODIT 2019- 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1254-1259, </w:t>
+              <w:t xml:space="preserve">ICAPS2019 - 29th International Conference on Automated Planning and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States. pp.353-361, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/icaps.v29i1.3498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421713v1</w:t>
+                <w:t xml:space="preserve">hal-02421766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Network Functions Placement for Defense Against Distributed Denial of Service Attacks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bi-level programming approach to locate capacitated electric vehicle charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gicquel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Chaignon</w:t>
+                <w:t xml:space="preserve">Walid Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Operations Research and Enterprise Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007397601420150⟩</w:t>
+              <w:t xml:space="preserve">CODIT 2019 - 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647235v1</w:t>
+                <w:t xml:space="preserve">hal-02421760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-level programming approach to locate capacitated electric vehicle charging stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Network Functions Placement for Defense Against Distributed Denial of Service Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Haddad-Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boukhatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Lazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Makhlouf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
+                <w:t xml:space="preserve">Paul Chaignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODIT 2019 - 6th IEEE International Conference on Control, Decision and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">8th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0007397601420150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421760v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic model for the design of electric vehicle charging infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-period multi-path facility location model for deploying electric vehicle recharging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFROS2018 - 2018 International Conference of the African Federation of Operational Research Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de recherche opérationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963932v1</w:t>
+                <w:t xml:space="preserve">hal-01760509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Location of electric vehicle charging stations under uncertainty on the driving range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCL2018 - 9th International Conference on Computational Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Vietri sul Mare, Italy. pp.475-486, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00898-7_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760507v1</w:t>
+                <w:t xml:space="preserve">hal-01886316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valid inequalities for solving a stochastic lot-sizing problem with returns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">A stochastic model for the design of electric vehicle charging infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP 2018 - 23rd Symposium on Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">AFROS2018 - 2018 International Conference of the African Federation of Operational Research Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886312v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Sample Average Approximation Method for Chance Constrained Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
+                <w:t xml:space="preserve">Valid inequalities for solving a stochastic lot-sizing problem with returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMP2018 - 23rd Symposium on Mathematical Programming</w:t>
+              <w:t xml:space="preserve">ISMP 2018 - 23rd Symposium on Mathematical Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886309v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Sample Average Approximation Approach for Stochastic Lot-Sizing Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
+                <w:t xml:space="preserve">Lot-sizing for remanufacturing under uncertainty: a stochastic multi-stage mixed-integer programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IISE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761096v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing for remanufacturing planning with lost sales and returns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Partial Sample Average Approximation Method for Chance Constrained Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2018 - 9th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Ubatuba, Brazil</w:t>
+              <w:t xml:space="preserve">ISMP2018 - 23rd Symposium on Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963953v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of electric vehicle charging stations under uncertainty on the driving range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+                <w:t xml:space="preserve">Stochastic lot-sizing for remanufacturing planning with lost sales and returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCL2018 - 9th International Conference on Computational Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWLS 2018 - 9th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Ubatuba, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00898-7_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886316v1</w:t>
+                <w:t xml:space="preserve">hal-01963953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-period multi-path facility location model for deploying electric vehicle recharging stations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Perrouault</w:t>
+                <w:t xml:space="preserve">Partial Sample Average Approximation Approach for Stochastic Lot-Sizing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018 - 19e congrès de la société française de recherche opérationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">2018 IISE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760509v1</w:t>
+                <w:t xml:space="preserve">hal-01761096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Programming approaches for planning re-manufacturing activities under uncertain demand and returns forecasts</w:t>
               </w:r>
@@ -9076,135 +9076,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic lot-sizing for a multi-echelon remanufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Dong Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420986v1</w:t>
+                <w:t xml:space="preserve">hal-01450753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de lots de production sous contrainte d’énergie</w:t>
               </w:r>
@@ -9292,217 +9279,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remanufacturing planning under uncertainty: a two-stage stochastic programming approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Quadri</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informations Systems, Logistics and Supply chain ILS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IWLS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294592v1</w:t>
+                <w:t xml:space="preserve">hal-01420986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing for a multi-echelon remanufacturing system</w:t>
+                <w:t xml:space="preserve">Remanufacturing planning under uncertainty: a two-stage stochastic programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quan Dong Vu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Informations Systems, Logistics and Supply chain ILS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450753v1</w:t>
+                <w:t xml:space="preserve">hal-01294592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling problem in call centers with uncertain arrival rates forecasts: a distributionnaly robust approach</w:t>
               </w:r>
@@ -9694,407 +9694,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified sample approximation approach for chance-constrained problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
+                <w:t xml:space="preserve">A stochastic programming approach for staffing and scheduling call centers with uncertain demand forecasts following continuous distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO-COPI'14 ; Conference on Optimization and Practices in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120310v1</w:t>
+                <w:t xml:space="preserve">hal-01120267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic programming approach for staffing and scheduling call centers with uncertain demand forecasts following continuous distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New multi-product valid inequalities for a discrete lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120267v1</w:t>
+                <w:t xml:space="preserve">hal-01120273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New multi-product valid inequalities for a discrete lot-sizing problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modified sample approximation method for chance constrained problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Minoux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on optimization 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120273v1</w:t>
+                <w:t xml:space="preserve">hal-01120302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified sample approximation method for chance constrained problems</w:t>
+                <w:t xml:space="preserve">A modified sample approximation approach for chance-constrained problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on optimization 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">PGMO-COPI'14 ; Conference on Optimization and Practices in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120302v1</w:t>
+                <w:t xml:space="preserve">hal-01120310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a stochastic lot-sizing problem with a modified sample approximation approach.</w:t>
               </w:r>
@@ -10156,217 +10156,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint chance-constraint programming approach for a stochastic lot-sizing problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Call center shift scheduling under uncertainty: a chance-constraint programming approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot Sizing - IWLS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">10th International Conference of Modeling and Simulation - MOSIM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120294v1</w:t>
+                <w:t xml:space="preserve">hal-01120292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call center shift scheduling under uncertainty: a chance-constraint programming approach.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A joint chance-constraint programming approach for a stochastic lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of Modeling and Simulation - MOSIM14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot Sizing - IWLS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120292v1</w:t>
+                <w:t xml:space="preserve">hal-01120294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tight MILP formulation based on multi-product valid inequalities for a lot-sizing problem</w:t>
               </w:r>
@@ -11395,51 +11395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FAE1A39"/>
+    <w:nsid w:val="9859EF0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11626,51 +11626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-gicquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2719-7443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131374443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987947v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.08.051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bissuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2241132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647126v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vanier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papadimitriou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105890" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrouault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou Boujelben" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.104888" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106752" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Cheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1300-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou-Boujelben" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2662-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Excoffier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gicquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wolsey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-011-0280-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hege" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Canneyt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.02.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532927" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mi&#232;geville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.06.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2008.11.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2008.10.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_30" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.04.097" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clavijo Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedaoudj Halimi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011602900003396" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011639900003396" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010220403170328" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351048v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courtot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Haddad-Vanier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421802v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Kadri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gicquel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boukhatem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007397601420150" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Makhlouf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820636" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00898-7_32" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Dong Vu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450753v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Excoffier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27680-9_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120302v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948472v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Blondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223956" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375964v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03350940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-gicquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2719-7443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131374443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987947v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.08.051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bissuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2241132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647126v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vanier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papadimitriou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105890" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrouault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou Boujelben" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.104888" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106752" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Cheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1300-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou-Boujelben" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2662-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Excoffier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gicquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wolsey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-011-0280-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hege" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Canneyt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.02.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532927" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mi&#232;geville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.06.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2008.10.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2008.11.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clavijo Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedaoudj Halimi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.04.097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451786v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011602900003396" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011639900003396" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Haddad-Vanier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010220403170328" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courtot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Kadri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Makhlouf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820636" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gicquel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boukhatem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007397601420150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00898-7_32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Dong Vu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Excoffier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27680-9_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948472v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Blondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223956" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375964v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03350940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>