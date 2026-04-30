--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1229,235 +1229,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic integer programming approach for a multi-echelon lot-sizing problem with returns and lost sales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Locating electric vehicle charging stations under uncertain battery energy status and power consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dong Quan Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2019.104865⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.106752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2020.106752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470310v1</w:t>
+                <w:t xml:space="preserve">hal-02993211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating electric vehicle charging stations under uncertain battery energy status and power consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic integer programming approach for a multi-echelon lot-sizing problem with returns and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Quan Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 149, pp.106752. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.104865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2020.106752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2019.104865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993211v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial sample average approximation method for chance constrained problems</w:t>
               </w:r>
@@ -3104,181 +3104,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Lot Sizing (IWLS2025)</w:t>
+              <w:t xml:space="preserve">IWLS2025 - 15th International Workshop on Lot Sizing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Structural learning of electricity prices for production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168056v1</w:t>
+                <w:t xml:space="preserve">hal-04967831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stage stochastic optimization for lot-sizing with uncertain demand and renewable energy supply</w:t>
               </w:r>
@@ -3320,97 +3320,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+                <w:t xml:space="preserve">A probing-enhanced stochastic programming approach for the capacitated multi-item lot-sizing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -3428,181 +3428,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Conference on Stochastic Programming (ICSP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450827v1</w:t>
+                <w:t xml:space="preserve">hal-05168056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural learning of electricity prices for production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Spitzer</w:t>
+                <w:t xml:space="preserve">Lot-sizing problem under decision-dependent uncertainty: A probing-enhanced stochastic programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Sanson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Pagnoncelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICSP 2025 - XVIIth Conference on Stochastic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967831v1</w:t>
+                <w:t xml:space="preserve">hal-05450827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approximate dynamic programming approach for multi-stage stochastic lot-sizing under a Decision-Hazard-Decision information structure</w:t>
               </w:r>
@@ -3644,51 +3644,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVII International Conference on Stochastic Programming (ICSP 2025)</w:t>
+              <w:t xml:space="preserve">ICSP 2025 - The XVII International Conference on Stochastic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4023,51 +4023,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic two-stage programming for the stochastic lot-sizing problem with inventory bounds and lost sales</w:t>
+                <w:t xml:space="preserve">Day-ahead lot-sizing under uncertainty: An application to green hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -4085,97 +4085,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference PGMO Days 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on Combinatorial Optimization (ISCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Laguna, Spain. pp.402-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768708v1</w:t>
+                <w:t xml:space="preserve">hal-04580335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead lot-sizing under uncertainty: An application to green hydrogen production</w:t>
+                <w:t xml:space="preserve">Dynamic two-stage programming for the stochastic lot-sizing problem with inventory bounds and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -4193,82 +4202,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Combinatorial Optimization (ISCO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference PGMO Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04580335v1</w:t>
+                <w:t xml:space="preserve">hal-04768708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-stage stochastic programming model for lot-sizing problem with onsite generation of renewable energy</w:t>
               </w:r>
@@ -4646,51 +4646,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement de lots de production un jour à l'avance sous incertitudes éoliennes : application à la production d'hydrogène vert</w:t>
+                <w:t xml:space="preserve">Day-ahead lot-sizing under uncertainty: An application to green hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -4708,97 +4708,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451786v1</w:t>
+                <w:t xml:space="preserve">hal-04631245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead lot-sizing under uncertainty: An application to green hydrogen production</w:t>
+                <w:t xml:space="preserve">Dimensionnement de lots de production un jour à l'avance sous incertitudes éoliennes : application à la production d'hydrogène vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
@@ -4816,73 +4816,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631245v1</w:t>
+                <w:t xml:space="preserve">hal-04451786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated design of electric vehicle sharing networks under uncertain trip duration and energy consumption</w:t>
               </w:r>
@@ -6007,542 +6007,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">A Hierarchical Decomposition Approach for the Optimal Design of a District Cooling System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICORES2021 - 10th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, On line streaming, Portugal. pp.317-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010220403170328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351051v1</w:t>
+                <w:t xml:space="preserve">hal-03350976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New valid inequalities for a multi-echelon multi-item lot-sizing problem with returns and lost sales</w:t>
+                <w:t xml:space="preserve">A partial nested decomposition approach for remanufacturing planning under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCL 2021: International Conference on Computational Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.663-672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87672-2_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03351045v1</w:t>
+                <w:t xml:space="preserve">hal-03351043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Decomposition Approach for the Optimal Design of a District Cooling System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Courtot</w:t>
+                <w:t xml:space="preserve">Design of a charging infrastructure for electric vehicles under a stochastic driving range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES2021 - 10th International Conference on Operations Research and Enterprise Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORMS 2021 - 2021 INFORMS Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010220403170328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03350976v1</w:t>
+                <w:t xml:space="preserve">hal-03351053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial nested decomposition approach for remanufacturing planning under uncertainty</w:t>
+                <w:t xml:space="preserve">New valid inequalities for a multi-echelon multi-item lot-sizing problem with returns and lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.663-672, </w:t>
+              <w:t xml:space="preserve">ICCL 2021: International Conference on Computational Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Enschede (online), Netherlands. pp.192-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87672-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351043v2</w:t>
+                <w:t xml:space="preserve">hal-03351045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a charging infrastructure for electric vehicles under a stochastic driving range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+                <w:t xml:space="preserve">New valid inequalities for a multi-item multi-echelon lot-sizing problem with returns and lost sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS 2021 - 2021 INFORMS Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">IWLS 2021 - International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online streaming, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351053v1</w:t>
+                <w:t xml:space="preserve">hal-03351051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the multi-phase deployment of a district cooling system by mixed-integer linear programming</w:t>
               </w:r>
@@ -6941,718 +6941,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic lot-sizing problem with remanufacturing: a dual dynamic decomposition approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Quezada</w:t>
+                <w:t xml:space="preserve">Renewable versus grid energy for a mid term production and capacity adjustment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476803v1</w:t>
+                <w:t xml:space="preserve">hal-02336332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning with on-site generation of renewable energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic programming based decomposition approach for the stochastic uncapacitated single-item lot-sizing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336387v1</w:t>
+                <w:t xml:space="preserve">hal-02421895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Programming models for Cyber Attack Defense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Haddad-Vanier</w:t>
+                <w:t xml:space="preserve">A multi-stage stochastic integer programming approach for locating electric vehicles charging stations under demand uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A. Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647649v1</w:t>
+                <w:t xml:space="preserve">hal-02421802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Programming models for Cyber Attack Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Haddad-Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336257v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-stage stochastic integer programming approach for locating electric vehicles charging stations under demand uncertainty</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421802v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable versus grid energy for a mid term production and capacity adjustment planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+                <w:t xml:space="preserve">Stochastic lot-sizing problem with remanufacturing: a dual dynamic decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">PGMO Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336332v1</w:t>
+                <w:t xml:space="preserve">hal-02476803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic programming based decomposition approach for the stochastic uncapacitated single-item lot-sizing problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production planning with on-site generation of renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. pp.73-77</w:t>
+              <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421895v1</w:t>
+                <w:t xml:space="preserve">hal-02336387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic uncapacitated single-item lot-sizing problem: a dual dynamic decomposition approach</w:t>
               </w:r>
@@ -9171,243 +9171,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement de lots de production sous contrainte d’énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">IWLS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420958v1</w:t>
+                <w:t xml:space="preserve">hal-01420986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensionnement de lots de production sous contrainte d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420986v1</w:t>
+                <w:t xml:space="preserve">hal-01420958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remanufacturing planning under uncertainty: a two-stage stochastic programming approach</w:t>
               </w:r>
@@ -9694,135 +9694,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic programming approach for staffing and scheduling call centers with uncertain demand forecasts following continuous distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Excoffier</w:t>
+                <w:t xml:space="preserve">A modified sample approximation approach for chance-constrained problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel Lisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">PGMO-COPI'14 ; Conference on Optimization and Practices in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120267v1</w:t>
+                <w:t xml:space="preserve">hal-01120310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multi-product valid inequalities for a discrete lot-sizing problem</w:t>
               </w:r>
@@ -9979,122 +9966,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified sample approximation approach for chance-constrained problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Cheng</w:t>
+                <w:t xml:space="preserve">A stochastic programming approach for staffing and scheduling call centers with uncertain demand forecasts following continuous distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Lisser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO-COPI'14 ; Conference on Optimization and Practices in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120310v1</w:t>
+                <w:t xml:space="preserve">hal-01120267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a stochastic lot-sizing problem with a modified sample approximation approach.</w:t>
               </w:r>
@@ -11395,51 +11395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9859EF0C"/>
+    <w:nsid w:val="75E299DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11626,51 +11626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-gicquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2719-7443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131374443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987947v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.08.051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bissuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2241132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647126v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vanier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papadimitriou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105890" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrouault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou Boujelben" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.104888" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106752" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Cheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1300-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou-Boujelben" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2662-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Excoffier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gicquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wolsey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-011-0280-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hege" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Canneyt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.02.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532927" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mi&#232;geville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.06.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2008.10.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2008.11.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clavijo Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedaoudj Halimi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.04.097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451786v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011602900003396" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011639900003396" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Haddad-Vanier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010220403170328" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courtot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Kadri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Makhlouf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820636" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gicquel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boukhatem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007397601420150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00898-7_32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Dong Vu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Excoffier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27680-9_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948472v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Blondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223956" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375964v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03350940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-gicquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2719-7443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131374443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lerouge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987947v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.08.051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bissuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Quezada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2120924" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Liao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2241132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647126v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vanier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papadimitriou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105890" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2021.1118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrouault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou Boujelben" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.104888" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Cheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1300-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou-Boujelben" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2662-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Excoffier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gicquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wolsey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-011-0280-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hege" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Canneyt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.02.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.532927" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mi&#232;geville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.06.027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2008.10.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2008.11.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Pagnoncelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clavijo Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedaoudj Halimi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_30" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71629-4_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823981v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.04.097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011602900003396" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011639900003396" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Haddad-Vanier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010220403170328" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351043v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_71" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351053v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87672-2_13" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351051v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courtot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Kadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476803v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421713v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820709" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421766v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v29i1.3498" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Makhlouf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820636" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gicquel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boukhatem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007397601420150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00898-7_32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886312v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963953v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Dong Vu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Excoffier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27680-9_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948470v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948472v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Blondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223956" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00375964v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03350940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>