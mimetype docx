--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1167,1129 +1167,1129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glacial-lake paleofloods on valley development since glacial termination II: A conundrum of hydrology and scale for the lowstand Brahmaputra-Jamuna paleovalley system</w:t>
+                <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Pickering</w:t>
+                <w:t xml:space="preserve">Hakan Saritaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Diamond</w:t>
+                <w:t xml:space="preserve">Günay Çifçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Goodbred</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Grall</w:t>
+                <w:t xml:space="preserve">Louis Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Martin</w:t>
+                <w:t xml:space="preserve">Yannick Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B31941.1⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.385-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-018-0547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882682v1</w:t>
+                <w:t xml:space="preserve">insu-03668141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kende</w:t>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Hélène Ondréas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupré</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930276v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of glacial-lake paleofloods on valley development since glacial termination II: A conundrum of hydrology and scale for the lowstand Brahmaputra-Jamuna paleovalley system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Géli</w:t>
+                <w:t xml:space="preserve">J.L. Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thomas</w:t>
+                <w:t xml:space="preserve">M.S. Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">S.L. Goodbred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (1-2), pp.58-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B31941.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455574v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ondréas</w:t>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
+                <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">S. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055108v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A base-level stratigraphic approach to determining Holocene subsidence of the Ganges–Meghna–Brahmaputra Delta plain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Grall</w:t>
+                <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Saritaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. S Steckler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Sincavage</w:t>
+                <w:t xml:space="preserve">Gunay Cifci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.008⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.541-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129331v1</w:t>
+                <w:t xml:space="preserve">hal-03455574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Grall</w:t>
+                <w:t xml:space="preserve">A base-level stratigraphic approach to determining Holocene subsidence of the Ganges–Meghna–Brahmaputra Delta plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. S Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Tary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lomax</w:t>
+                <w:t xml:space="preserve">J.L. L Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goodbred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sincavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23536-7⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797937v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Tary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23536-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866070v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+                <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günay Çifçi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">Louis Geli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38, pp.385-402. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.17 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-018-0547-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668141v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho depth and crustal thinning in the Marmara Sea region from gravity data inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,459 +2369,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking analogue models of brittle thrust wedges</w:t>
+                <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Schreurs</w:t>
+                <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne J.H. Buiter</w:t>
+                <w:t xml:space="preserve">A. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Boutelier</w:t>
+                <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Burburry</w:t>
+                <w:t xml:space="preserve">R. Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+                <w:t xml:space="preserve">G. Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.116-139. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449311v1</w:t>
+                <w:t xml:space="preserve">hal-01741165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of a strike-slip plate boundary within an extensional environment: the westward propagation of the North Anatolian Fault</w:t>
+                <w:t xml:space="preserve">Benchmarking analogue models of brittle thrust wedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+                <w:t xml:space="preserve">Guido Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Celal Sengor</w:t>
+                <w:t xml:space="preserve">Susanne J.H. Buiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kende</w:t>
+                <w:t xml:space="preserve">Jennifer Boutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caner Imren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Caroline Burburry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.116-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765494v1</w:t>
+                <w:t xml:space="preserve">hal-01449311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation of a strike-slip plate boundary within an extensional environment: the westward propagation of the North Anatolian Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maillard</w:t>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Basile</w:t>
+                <w:t xml:space="preserve">A. M. Celal Sengor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Roest</w:t>
+                <w:t xml:space="preserve">Julia Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bayon</w:t>
+                <w:t xml:space="preserve">Caner Imren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1416-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741165v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore water geochemistry at two seismogenic areas in the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,103 +2911,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and sedimentary controls on widespread gas emissions in the Sea of Marmara: Results from systematic, shipborne multibeam echo sounder water column imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (5), pp.2891-2912. </w:t>
@@ -3071,64 +3071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caner Imren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naci Görür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip rate estimation along the western segment of the Main Marmara Fault over the last 405-490 ka by correlating mass transport deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,286 +3700,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore fluid chemistry of the North Anatolian Fault Zone in the Sea of Marmara: A diversity of sources and processes</w:t>
+                <w:t xml:space="preserve">Fractures, hydrothermal alterations and permeability in the Soultz Enhanced Geothermal System.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Tryon</w:t>
+                <w:t xml:space="preserve">B. Ledesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henry</w:t>
+                <w:t xml:space="preserve">R. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Ćaǧatay</w:t>
+                <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. C. Zitter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Géli</w:t>
+                <w:t xml:space="preserve">D. Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342, pp.607-615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03619242v1</w:t>
+                <w:t xml:space="preserve">hal-00552012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractures, hydrothermal alterations and permeability in the Soultz Enhanced Geothermal System.</w:t>
+                <w:t xml:space="preserve">Pore fluid chemistry of the North Anatolian Fault Zone in the Sea of Marmara: A diversity of sources and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ledesert</w:t>
+                <w:t xml:space="preserve">M. D. Tryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hébert</w:t>
+                <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Genter</w:t>
+                <w:t xml:space="preserve">M. N. Ćaǧatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Clauer</w:t>
+                <w:t xml:space="preserve">T. A. C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552012v1</w:t>
+                <w:t xml:space="preserve">insu-03619242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Enhanced Geothermal System of Soult-sous-Forêts: a study of the relationships between fracture zones and calcite content.</w:t>
               </w:r>
@@ -4017,51 +4017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 196 (1-2), p. 126-133. </w:t>
@@ -4150,51 +4150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4283,234 +4283,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLC0de: an open-access Python Library for modelling subsidence and Relative Sea Level in Deltas</w:t>
+                <w:t xml:space="preserve">Multiple Bottom-Simulating Reflections as Evidence for Gas-Hydrate System Response to Geologic and Oceanographic Controls: New Insights from the U.S. Atlantic Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Henry-Larroze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baldwin Wayne E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miller Nathaniel C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppel Carolyn D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becel Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daigle Hugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque G2, Geodesie marine, sous-marine et cotiere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Littoral, environnement et sociétés (Lienss), Mar 2024, La Rochelle - 17, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797956v1</w:t>
+                <w:t xml:space="preserve">hal-05411067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Bottom-Simulating Reflections as Evidence for Gas-Hydrate System Response to Geologic and Oceanographic Controls: New Insights from the U.S. Atlantic Margin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SLC0de: an open-access Python Library for modelling subsidence and Relative Sea Level in Deltas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daigle Hugh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Henry-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jo Grall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">Colloque G2, Geodesie marine, sous-marine et cotiere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Littoral, environnement et sociétés (Lienss), Mar 2024, La Rochelle - 17, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411067v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating subsidence, sedimentation and elevation change in coastal Bangladesh using InSAR and surface measurements</w:t>
               </w:r>
@@ -4740,648 +4740,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cape-Fear project at the Eastern North American Margin (ENAM) : new insights from coring observations</w:t>
+                <w:t xml:space="preserve">Cape-Fear Project: Eastern North American Margin (ENAM), free gas and gas hydrate occurences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Viel</w:t>
+                <w:t xml:space="preserve">Bodiguel-Dupuis Louis-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Kiro</w:t>
+                <w:t xml:space="preserve">Hugh Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marin Bodiguel-Dupuis</w:t>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bécel</w:t>
+                <w:t xml:space="preserve">James Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797895v1</w:t>
+                <w:t xml:space="preserve">hal-04797891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cape-Fear project at the Eastern North American Margin (ENAM): Mass Transport Processes, gas occurrences and associated coastal hazards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of lithosphere elastic properties on subsidence induced by sediment load in the Ganges Brahmaputra Meghna Delta (Bangladesh)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Bécel</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serine Madji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carchedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Université de Rennes; Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797871v1</w:t>
+                <w:t xml:space="preserve">hal-04797914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lithosphere elastic properties on subsidence induced by sediment load in the Ganges Brahmaputra Meghna Delta (Bangladesh)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Effect of sedimentation on Relative Sea Level (RSL) and subsidence in the Ayeyarwady delta Region (Myanmar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tharaud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Carchedi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Rennes; Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797914v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sedimentation on Relative Sea Level (RSL) and subsidence in the Ayeyarwady delta Region (Myanmar)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Henry</w:t>
+                <w:t xml:space="preserve">Cape-Fear project at the Eastern North American Margin (ENAM) : new insights from coring observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Kiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marin Bodiguel-Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797902v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cape-Fear Project: Eastern North American Margin (ENAM), free gas and gas hydrate occurences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cape-Fear project at the Eastern North American Margin (ENAM): Mass Transport Processes, gas occurrences and associated coastal hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodiguel-Dupuis Louis-Marin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Louis-Marin Bodiguel-Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797891v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidence and relative sea level rates in the Bengal delta</w:t>
               </w:r>
@@ -6069,90 +6069,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transport Deposits Periodicity Related to Glacial Cycles and Marine-Lacustrine Transitions on a Ponded Basin of the Sea of Marmara (Turkey) Over the Last 500 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Krastel; Jan-Hinrich Behrmann; David Völker; Michael Stipp; Christian Berndt; Roger Urgeles; Jason Chaytor; Katrin Huhn; Michael Strasser; Carl Bonnevie Harbitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submarine Mass Movements and Their Consequences. 6th International Symposium</w:t>
@@ -6353,302 +6353,302 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of extreme sedimentation on the thermal structure of the Indian Plate in the Ganges-Meghna-Brahmaputra delta and tectonic implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Grall</w:t>
+                <w:t xml:space="preserve">Contrasting seismogenic behaviors on the North Anatolian Fault in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Steckler</w:t>
+                <w:t xml:space="preserve">M Sinan Özeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Oryan</w:t>
+                <w:t xml:space="preserve">Volkan Özbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. R. Buck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gülsen Uçarkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878199v1</w:t>
+                <w:t xml:space="preserve">hal-03482402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting seismogenic behaviors on the North Anatolian Fault in the Sea of Marmara</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Grall</w:t>
+                <w:t xml:space="preserve">The effects of extreme sedimentation on the thermal structure of the Indian Plate in the Ganges-Meghna-Brahmaputra delta and tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sinan Özeren</w:t>
+                <w:t xml:space="preserve">B. Oryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkan Özbey</w:t>
+                <w:t xml:space="preserve">W. R. Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gülsen Uçarkus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. H. Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482402v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidence and relative sea level history in the Ganges Brahmaputra Meghna Delta during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karptychev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6722,64 +6722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Holocene sediment redistributions on the relative sea level at present in the Ayeyarwady delta (aka Irrawaddy delta, Myanmar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6842,51 +6842,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geologic controls on gas hydrate accumulations and associated geohazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daigle Hugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bécel Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,51 +7057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F54E096E"/>
+    <w:nsid w:val="9755AD5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7288,51 +7288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-grall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9377-845X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182244938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8572-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Hasnat Jaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1354686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sincavage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ayers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38057-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Oryan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nooner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Steckler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sincavage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pickering" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diamond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Goodbred" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31941.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. S Steckler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Pickering" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boutelier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burburry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Germain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Polonia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Prunel&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gc005798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledesert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.07.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KNTK10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6QTRC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry-Larroze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Wayne E." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppel Carolyn D" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becel Anne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigle Hugh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Steckler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumya Sultana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Chadwick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Tiampo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraswati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Viel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kiro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel-Dupuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797871v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodiguel-Dupuis Louis-Marin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Betka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadam Hossain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456275v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhiman Mondal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878199v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Steckler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oryan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Buck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Akhter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karptychev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austermann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Goodbred" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cel Anne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson James" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-grall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9377-845X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182244938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8572-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Hasnat Jaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1354686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sincavage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ayers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38057-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Oryan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nooner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Steckler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sincavage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pickering" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diamond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Goodbred" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31941.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. S Steckler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Pickering" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boutelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burburry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Germain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Polonia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Prunel&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gc005798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledesert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.07.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KNTK10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6QTRC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Wayne E." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppel Carolyn D" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becel Anne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigle Hugh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry-Larroze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Steckler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumya Sultana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Chadwick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Tiampo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraswati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797891v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodiguel-Dupuis Louis-Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Viel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kiro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel-Dupuis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Betka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadam Hossain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456275v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhiman Mondal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Steckler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oryan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Buck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Akhter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karptychev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austermann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Goodbred" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cel Anne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson James" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>