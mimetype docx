--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1167,1129 +1167,1129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
+                <w:t xml:space="preserve">Impact of glacial-lake paleofloods on valley development since glacial termination II: A conundrum of hydrology and scale for the lowstand Brahmaputra-Jamuna paleovalley system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+                <w:t xml:space="preserve">J.L. Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günay Çifçi</w:t>
+                <w:t xml:space="preserve">M.S. Diamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Géli</w:t>
+                <w:t xml:space="preserve">S.L. Goodbred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-018-0547-5⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (1-2), pp.58-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B31941.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03668141v1</w:t>
+                <w:t xml:space="preserve">hal-03882682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Ruffine</w:t>
+                <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ondréas</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">S. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055108v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glacial-lake paleofloods on valley development since glacial termination II: A conundrum of hydrology and scale for the lowstand Brahmaputra-Jamuna paleovalley system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Cifci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Pickering</w:t>
+                <w:t xml:space="preserve">Louis Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Diamond</w:t>
+                <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Goodbred</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Martin</w:t>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B31941.1⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.541-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882682v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Grall</w:t>
+                <w:t xml:space="preserve">Hélène Ondréas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kende</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupré</w:t>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930276v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+                <w:t xml:space="preserve">A base-level stratigraphic approach to determining Holocene subsidence of the Ganges–Meghna–Brahmaputra Delta plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunay Cifci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">M.S. S Steckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. L Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goodbred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sincavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455574v1</w:t>
+                <w:t xml:space="preserve">hal-03129331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A base-level stratigraphic approach to determining Holocene subsidence of the Ganges–Meghna–Brahmaputra Delta plain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.S. S Steckler</w:t>
+                <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. L Pickering</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Sincavage</w:t>
+                <w:t xml:space="preserve">J.-B. Tary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23536-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129331v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lomax</w:t>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Geli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23536-7⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.17 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797937v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+                <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Saritaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Geli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">Günay Çifçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 153, pp.17 - 35. </w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.385-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-018-0547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866070v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho depth and crustal thinning in the Marmara Sea region from gravity data inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,459 +2369,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
+                <w:t xml:space="preserve">Benchmarking analogue models of brittle thrust wedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Loncke</w:t>
+                <w:t xml:space="preserve">Guido Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maillard</w:t>
+                <w:t xml:space="preserve">Susanne J.H. Buiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Basile</w:t>
+                <w:t xml:space="preserve">Jennifer Boutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Roest</w:t>
+                <w:t xml:space="preserve">Caroline Burburry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bayon</w:t>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.116-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741165v1</w:t>
+                <w:t xml:space="preserve">hal-01449311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking analogue models of brittle thrust wedges</w:t>
+                <w:t xml:space="preserve">Propagation of a strike-slip plate boundary within an extensional environment: the westward propagation of the North Anatolian Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Schreurs</w:t>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne J.H. Buiter</w:t>
+                <w:t xml:space="preserve">A. M. Celal Sengor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Boutelier</w:t>
+                <w:t xml:space="preserve">Julia Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Burburry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+                <w:t xml:space="preserve">Caner Imren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1416-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449311v1</w:t>
+                <w:t xml:space="preserve">hal-01765494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of a strike-slip plate boundary within an extensional environment: the westward propagation of the North Anatolian Fault</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+                <w:t xml:space="preserve">A. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Celal Sengor</w:t>
+                <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kende</w:t>
+                <w:t xml:space="preserve">R. Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caner Imren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">G. Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (11), pp.1416-1439. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765494v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore water geochemistry at two seismogenic areas in the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,103 +2911,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and sedimentary controls on widespread gas emissions in the Sea of Marmara: Results from systematic, shipborne multibeam echo sounder water column imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (5), pp.2891-2912. </w:t>
@@ -3071,64 +3071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caner Imren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naci Görür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip rate estimation along the western segment of the Main Marmara Fault over the last 405-490 ka by correlating mass transport deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,286 +3700,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractures, hydrothermal alterations and permeability in the Soultz Enhanced Geothermal System.</w:t>
+                <w:t xml:space="preserve">Pore fluid chemistry of the North Anatolian Fault Zone in the Sea of Marmara: A diversity of sources and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ledesert</w:t>
+                <w:t xml:space="preserve">M. D. Tryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hébert</w:t>
+                <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Genter</w:t>
+                <w:t xml:space="preserve">M. N. Ćaǧatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Clauer</w:t>
+                <w:t xml:space="preserve">T. A. C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552012v1</w:t>
+                <w:t xml:space="preserve">insu-03619242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore fluid chemistry of the North Anatolian Fault Zone in the Sea of Marmara: A diversity of sources and processes</w:t>
+                <w:t xml:space="preserve">Fractures, hydrothermal alterations and permeability in the Soultz Enhanced Geothermal System.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Tryon</w:t>
+                <w:t xml:space="preserve">B. Ledesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henry</w:t>
+                <w:t xml:space="preserve">R. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Ćaǧatay</w:t>
+                <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. C. Zitter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Géli</w:t>
+                <w:t xml:space="preserve">D. Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342, pp.607-615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03619242v1</w:t>
+                <w:t xml:space="preserve">hal-00552012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Enhanced Geothermal System of Soult-sous-Forêts: a study of the relationships between fracture zones and calcite content.</w:t>
               </w:r>
@@ -4017,51 +4017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 196 (1-2), p. 126-133. </w:t>
@@ -4150,51 +4150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4249,1633 +4249,1948 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Bottom-Simulating Reflections as Evidence for Gas-Hydrate System Response to Geologic and Oceanographic Controls: New Insights from the U.S. Atlantic Margin</w:t>
+                <w:t xml:space="preserve">Estimating the effect of the lithospheric structure on subsidence induced by sediment isostasy : The case of the GBMD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baldwin Wayne E.</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Henry-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jo Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Steckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411067v1</w:t>
+                <w:t xml:space="preserve">hal-05598723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLC0de: an open-access Python Library for modelling subsidence and Relative Sea Level in Deltas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Henry-Larroze</w:t>
+                <w:t xml:space="preserve">It’s been fluids rising from the deep: thermogenic gas preconditioned and potentially triggered the Cape Fear Landslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jo Grall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kluesner Jared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque G2, Geodesie marine, sous-marine et cotiere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Littoral, environnement et sociétés (Lienss), Mar 2024, La Rochelle - 17, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, New Orleans (LA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797956v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating subsidence, sedimentation and elevation change in coastal Bangladesh using InSAR and surface measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effort d’intégration de la composante tectonique dans les solutions du niveau marin relatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jo Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S Steckler</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Debaecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deltas 2024: Coastal River Deltas in a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Miss Delta : Mississippi River Delta Initiative, Aug 2024, Baton Rouge, LA, United States</w:t>
+              <w:t xml:space="preserve">RST 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797975v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de l'élévation des eaux et modèle de géoïde local dans la zone tidale du Delta du Ganges au Bangladesh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SLC0de: an open-access Python Library for modelling subsidence and Relative Sea Level in Deltas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Henry-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jo Grall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque G2, Geodesie marine, sous-marine et cotiere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR Littoral, environnement et sociétés (Lienss), Mar 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, UMR Littoral, environnement et sociétés (Lienss), Mar 2024, La Rochelle - 17, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797938v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cape-Fear Project: Eastern North American Margin (ENAM), free gas and gas hydrate occurences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Gibson</w:t>
+                <w:t xml:space="preserve">Multiple Bottom-Simulating Reflections as Evidence for Gas-Hydrate System Response to Geologic and Oceanographic Controls: New Insights from the U.S. Atlantic Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldwin Wayne E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miller Nathaniel C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppel Carolyn D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becel Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daigle Hugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797891v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lithosphere elastic properties on subsidence induced by sediment load in the Ganges Brahmaputra Meghna Delta (Bangladesh)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Carchedi</w:t>
+                <w:t xml:space="preserve">Estimating subsidence, sedimentation and elevation change in coastal Bangladesh using InSAR and surface measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S Steckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumya Sultana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Tiampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes; Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Deltas 2024: Coastal River Deltas in a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miss Delta : Mississippi River Delta Initiative, Aug 2024, Baton Rouge, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797914v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sedimentation on Relative Sea Level (RSL) and subsidence in the Ayeyarwady delta Region (Myanmar)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de l'élévation des eaux et modèle de géoïde local dans la zone tidale du Delta du Ganges au Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jo Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Henry</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Saraswati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque G2, Geodesie marine, sous-marine et cotiere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Littoral, environnement et sociétés (Lienss), Mar 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797902v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cape-Fear project at the Eastern North American Margin (ENAM) : new insights from coring observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Kiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marin Bodiguel-Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cape-Fear project at the Eastern North American Margin (ENAM): Mass Transport Processes, gas occurrences and associated coastal hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marin Bodiguel-Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence and relative sea level rates in the Bengal delta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amelia Winner</w:t>
+                <w:t xml:space="preserve">Effect of lithosphere elastic properties on subsidence induced by sediment load in the Ganges Brahmaputra Meghna Delta (Bangladesh)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serine Madji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carchedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes; Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588218v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Indian Plate in the Ganges-Meghna-Brahmaputra delta: exploring the thermal effects of extreme sedimentation on the seismogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sedimentation on Relative Sea Level (RSL) and subsidence in the Ayeyarwady delta Region (Myanmar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Grall</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588240v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Land Subsidence on Extreme Sea Levels and Floodings in the Ganges-Brahmaputra-Meghna Delta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Ballu</w:t>
+                <w:t xml:space="preserve">Cape-Fear Project: Eastern North American Margin (ENAM), free gas and gas hydrate occurences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodiguel-Dupuis Louis-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Daigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544810v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subsidence and relative sea level rates in the Bengal delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Steckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Goodbred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Winner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Indian Plate in the Ganges-Meghna-Brahmaputra delta: exploring the thermal effects of extreme sedimentation on the seismogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Steckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Betka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Land Subsidence on Extreme Sea Levels and Floodings in the Ganges-Brahmaputra-Meghna Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sediment partitioning related to a deep structure in Northwestern Bengal during the Late Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Goodbred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadam Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.2018 - 5002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5885,51 +6200,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent measurements of subsidence in the Ganges-Brahmaputra Delta, Bangladesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5938,101 +6253,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bar Oryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Hasnat Jaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dhiman Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6042,167 +6357,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transport Deposits Periodicity Related to Glacial Cycles and Marine-Lacustrine Transitions on a Ponded Basin of the Sea of Marmara (Turkey) Over the Last 500 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Krastel; Jan-Hinrich Behrmann; David Völker; Michael Stipp; Christian Berndt; Roger Urgeles; Jason Chaytor; Katrin Huhn; Michael Strasser; Carl Bonnevie Harbitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submarine Mass Movements and Their Consequences. 6th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, Springer International Publishing, pp.595-603, 2014, Advances in Natural and Technological Hazards Research, 978-3-319-00971-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6212,130 +6527,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du champ de gravité et du géoïde dans le Delta du Bengale au Bangladesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jo Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kerebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6345,480 +6660,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting seismogenic behaviors on the North Anatolian Fault in the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sinan Özeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Özbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülsen Uçarkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of extreme sedimentation on the thermal structure of the Indian Plate in the Ganges-Meghna-Brahmaputra delta and tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Oryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. R. Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. H. Akhter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidence and relative sea level history in the Ganges Brahmaputra Meghna Delta during the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karptychev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Austermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Goodbred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Holocene sediment redistributions on the relative sea level at present in the Ayeyarwady delta (aka Irrawaddy delta, Myanmar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6828,168 +7143,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geologic controls on gas hydrate accumulations and associated geohazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daigle Hugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bécel Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jo Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miller Nathaniel C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibson James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offshore Technology Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Houston, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7057,51 +7372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9755AD5B"/>
+    <w:nsid w:val="704243A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7288,51 +7603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-grall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9377-845X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182244938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8572-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Hasnat Jaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1354686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sincavage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ayers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38057-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Oryan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nooner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Steckler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sincavage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pickering" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diamond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Goodbred" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31941.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. S Steckler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Pickering" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boutelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burburry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Germain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Polonia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Prunel&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gc005798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledesert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.07.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KNTK10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6QTRC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Wayne E." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppel Carolyn D" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becel Anne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigle Hugh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry-Larroze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Steckler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumya Sultana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Chadwick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Tiampo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraswati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797891v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodiguel-Dupuis Louis-Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Viel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kiro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel-Dupuis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Betka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadam Hossain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456275v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhiman Mondal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Steckler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oryan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Buck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Akhter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karptychev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austermann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Goodbred" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cel Anne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson James" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-grall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9377-845X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182244938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8572-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Hasnat Jaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1354686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sincavage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ayers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38057-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Oryan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nooner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Steckler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sincavage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pickering" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diamond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Goodbred" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31941.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. S Steckler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Pickering" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boutelier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burburry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Germain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Polonia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Prunel&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gc005798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledesert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.07.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KNTK10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6QTRC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598723v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry-Larroze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K&#252;hn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kluesner Jared" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797956v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411067v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Wayne E." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppel Carolyn D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becel Anne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigle Hugh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Steckler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumya Sultana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Chadwick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Tiampo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraswati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Viel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel-Dupuis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797871v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodiguel-Dupuis Louis-Marin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588240v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Betka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadam Hossain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456275v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhiman Mondal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878199v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Steckler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oryan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Buck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Akhter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karptychev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austermann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Goodbred" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411095v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cel Anne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson James" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>