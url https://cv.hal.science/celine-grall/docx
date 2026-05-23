--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1167,563 +1167,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glacial-lake paleofloods on valley development since glacial termination II: A conundrum of hydrology and scale for the lowstand Brahmaputra-Jamuna paleovalley system</w:t>
+                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Pickering</w:t>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Diamond</w:t>
+                <w:t xml:space="preserve">Hélène Ondréas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Goodbred</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Grall</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Martin</w:t>
+                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B31941.1⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882682v1</w:t>
+                <w:t xml:space="preserve">hal-02055108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Impact of glacial-lake paleofloods on valley development since glacial termination II: A conundrum of hydrology and scale for the lowstand Brahmaputra-Jamuna paleovalley system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Goodbred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Dupré</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (1-2), pp.58-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B31941.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930276v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunay Cifci</w:t>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Géli</w:t>
+                <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thomas</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">S. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (6), pp.541-541. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455574v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
+                <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Ruffine</w:t>
+                <w:t xml:space="preserve">Hakan Saritaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ondréas</w:t>
+                <w:t xml:space="preserve">Gunay Cifci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
+                <w:t xml:space="preserve">Louis Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
+                <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.541-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055108v1</w:t>
+                <w:t xml:space="preserve">hal-03455574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A base-level stratigraphic approach to determining Holocene subsidence of the Ganges–Meghna–Brahmaputra Delta plain</w:t>
               </w:r>
@@ -1843,64 +1843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,90 +1990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Geli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.17 - 35. </w:t>
@@ -2111,103 +2111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Saritaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günay Çifçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Marine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38, pp.385-402. </w:t>
@@ -2245,51 +2245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho depth and crustal thinning in the Marmara Sea region from gravity data inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,51 +2561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caner Imren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (11), pp.1416-1439. </w:t>
@@ -2771,295 +2771,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore water geochemistry at two seismogenic areas in the Sea of Marmara</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Livio Ruffine</w:t>
+                <w:t xml:space="preserve">Tectonic and sedimentary controls on widespread gas emissions in the Sea of Marmara: Results from systematic, shipborne multibeam echo sounder water column imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Germain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Croguennec</w:t>
+                <w:t xml:space="preserve">Jean-Marie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015gc005798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (5), pp.2891-2912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014jb011617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455624v1</w:t>
+                <w:t xml:space="preserve">hal-01984385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and sedimentary controls on widespread gas emissions in the Sea of Marmara: Results from systematic, shipborne multibeam echo sounder water column imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Grall</w:t>
+                <w:t xml:space="preserve">Pore water geochemistry at two seismogenic areas in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Polonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Prunelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Augustin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Claire Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (5), pp.2891-2912. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (7), pp.2038 - 2057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014jb011617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015gc005798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984385v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geometry of the North Anatolian transform fault in the Sea of Marmara and its temporal evolution: implications for the development of intracontinental transform faults</w:t>
               </w:r>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip rate estimation along the western segment of the Main Marmara Fault over the last 405-490 ka by correlating mass transport deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,295 +3307,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, morphology and triggers of submarine mass wasting in the Sea of Marmara,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of high-resolution 3D seismic near-seafloor imaging to reservoir-scale studies: application to the active North Anatolian Fault, Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.A.C. Zitter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Henry</w:t>
+                <w:t xml:space="preserve">B. Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Ozeren</w:t>
+                <w:t xml:space="preserve">G.K. K Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Cagatay</w:t>
+                <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.58-74. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.291 - 301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183116v1</w:t>
+                <w:t xml:space="preserve">hal-03455599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of high-resolution 3D seismic near-seafloor imaging to reservoir-scale studies: application to the active North Anatolian Fault, Sea of Marmara</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution, morphology and triggers of submarine mass wasting in the Sea of Marmara,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marsset</w:t>
+                <w:t xml:space="preserve">T.A.C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.K. K Westbrook</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Grall</w:t>
+                <w:t xml:space="preserve">M. S. Ozeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Géli</w:t>
+                <w:t xml:space="preserve">M. N. Cagatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (4), pp.291 - 301. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.58-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455599v1</w:t>
+                <w:t xml:space="preserve">hal-01183116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flow in the Sea of Marmara Central Basin: Possible implications for the tectonic evolution of the North Anatolian fault,</w:t>
               </w:r>
@@ -3700,286 +3700,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore fluid chemistry of the North Anatolian Fault Zone in the Sea of Marmara: A diversity of sources and processes</w:t>
+                <w:t xml:space="preserve">Fractures, hydrothermal alterations and permeability in the Soultz Enhanced Geothermal System.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Tryon</w:t>
+                <w:t xml:space="preserve">B. Ledesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henry</w:t>
+                <w:t xml:space="preserve">R. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Ćaǧatay</w:t>
+                <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. C. Zitter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Géli</w:t>
+                <w:t xml:space="preserve">D. Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342, pp.607-615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03619242v1</w:t>
+                <w:t xml:space="preserve">hal-00552012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractures, hydrothermal alterations and permeability in the Soultz Enhanced Geothermal System.</w:t>
+                <w:t xml:space="preserve">Pore fluid chemistry of the North Anatolian Fault Zone in the Sea of Marmara: A diversity of sources and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ledesert</w:t>
+                <w:t xml:space="preserve">M. D. Tryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hébert</w:t>
+                <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Genter</w:t>
+                <w:t xml:space="preserve">M. N. Ćaǧatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Clauer</w:t>
+                <w:t xml:space="preserve">T. A. C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552012v1</w:t>
+                <w:t xml:space="preserve">insu-03619242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Enhanced Geothermal System of Soult-sous-Forêts: a study of the relationships between fracture zones and calcite content.</w:t>
               </w:r>
@@ -4017,51 +4017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 196 (1-2), p. 126-133. </w:t>
@@ -4150,51 +4150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4598,234 +4598,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLC0de: an open-access Python Library for modelling subsidence and Relative Sea Level in Deltas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple Bottom-Simulating Reflections as Evidence for Gas-Hydrate System Response to Geologic and Oceanographic Controls: New Insights from the U.S. Atlantic Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldwin Wayne E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miller Nathaniel C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppel Carolyn D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becel Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daigle Hugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque G2, Geodesie marine, sous-marine et cotiere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Littoral, environnement et sociétés (Lienss), Mar 2024, La Rochelle - 17, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797956v1</w:t>
+                <w:t xml:space="preserve">hal-05411067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Bottom-Simulating Reflections as Evidence for Gas-Hydrate System Response to Geologic and Oceanographic Controls: New Insights from the U.S. Atlantic Margin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SLC0de: an open-access Python Library for modelling subsidence and Relative Sea Level in Deltas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Henry-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jo Grall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">Colloque G2, Geodesie marine, sous-marine et cotiere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Littoral, environnement et sociétés (Lienss), Mar 2024, La Rochelle - 17, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411067v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating subsidence, sedimentation and elevation change in coastal Bangladesh using InSAR and surface measurements</w:t>
               </w:r>
@@ -5055,523 +5055,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cape-Fear project at the Eastern North American Margin (ENAM) : new insights from coring observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cape-Fear project at the Eastern North American Margin (ENAM): Mass Transport Processes, gas occurrences and associated coastal hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis-Marin Bodiguel-Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elie Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marin Bodiguel-Dupuis</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Daigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797895v1</w:t>
+                <w:t xml:space="preserve">hal-04797871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cape-Fear project at the Eastern North American Margin (ENAM): Mass Transport Processes, gas occurrences and associated coastal hazards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of lithosphere elastic properties on subsidence induced by sediment load in the Ganges Brahmaputra Meghna Delta (Bangladesh)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Bécel</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serine Madji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carchedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Université de Rennes; Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797871v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lithosphere elastic properties on subsidence induced by sediment load in the Ganges Brahmaputra Meghna Delta (Bangladesh)</w:t>
+                <w:t xml:space="preserve">Effect of sedimentation on Relative Sea Level (RSL) and subsidence in the Ayeyarwady delta Region (Myanmar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tharaud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Carchedi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Rennes; Géosciences Rennes; Observatoire de Rennes, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797914v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sedimentation on Relative Sea Level (RSL) and subsidence in the Ayeyarwady delta Region (Myanmar)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Henry</w:t>
+                <w:t xml:space="preserve">Cape-Fear project at the Eastern North American Margin (ENAM) : new insights from coring observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yael Kiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marin Bodiguel-Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences Rennes; Observatoire de Rennes; Université de Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797902v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cape-Fear Project: Eastern North American Margin (ENAM), free gas and gas hydrate occurences</w:t>
               </w:r>
@@ -6384,90 +6384,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transport Deposits Periodicity Related to Glacial Cycles and Marine-Lacustrine Transitions on a Ponded Basin of the Sea of Marmara (Turkey) Over the Last 500 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Krastel; Jan-Hinrich Behrmann; David Völker; Michael Stipp; Christian Berndt; Roger Urgeles; Jason Chaytor; Katrin Huhn; Michael Strasser; Carl Bonnevie Harbitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submarine Mass Movements and Their Consequences. 6th International Symposium</w:t>
@@ -6674,51 +6674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting seismogenic behaviors on the North Anatolian Fault in the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7050,51 +7050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7157,51 +7157,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geologic controls on gas hydrate accumulations and associated geohazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daigle Hugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bécel Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,51 +7372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="704243A7"/>
+    <w:nsid w:val="5326C462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7603,51 +7603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-grall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9377-845X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182244938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8572-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Hasnat Jaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1354686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sincavage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ayers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38057-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Oryan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nooner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Steckler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sincavage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pickering" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diamond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Goodbred" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31941.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. S Steckler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Pickering" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boutelier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burburry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Germain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Polonia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Prunel&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gc005798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledesert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.07.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KNTK10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6QTRC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598723v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry-Larroze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K&#252;hn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kluesner Jared" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797956v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411067v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Wayne E." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppel Carolyn D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becel Anne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigle Hugh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Steckler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumya Sultana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Chadwick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Tiampo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraswati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Viel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel-Dupuis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797871v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodiguel-Dupuis Louis-Marin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588240v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Betka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadam Hossain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456275v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhiman Mondal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878199v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Steckler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oryan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Buck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Akhter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karptychev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austermann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Goodbred" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411095v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cel Anne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson James" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-grall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9377-845X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182244938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-8572-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Hasnat Jaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1354686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sincavage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ayers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38057-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bar Oryan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nooner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103887" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Steckler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sincavage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pickering" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Diamond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Goodbred" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31941.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. S Steckler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Pickering" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boutelier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burburry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Germain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Polonia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Prunel&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gc005798" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ledesert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.07.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KNTK10-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00515825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6QTRC0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598723v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry-Larroze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K&#252;hn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kluesner Jared" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Henry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411067v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Wayne E." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppel Carolyn D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becel Anne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigle Hugh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Steckler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumya Sultana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Chadwick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Tiampo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraswati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797871v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel-Dupuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Viel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Madji" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tharaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carchedi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797902v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kiro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodiguel-Dupuis Louis-Marin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gibson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588218v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Winner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588240v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Betka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadam Hossain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456275v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhiman Mondal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878199v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Steckler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oryan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Buck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Akhter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karptychev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austermann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Goodbred" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876282v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411095v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cel Anne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Nathaniel C." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson James" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>