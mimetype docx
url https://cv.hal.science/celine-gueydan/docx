--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -2588,165 +2588,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paysage et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gueydan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du droit du paysage au droit au paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction des centres de données : étude des enjeux juridiques du déploiement de l’intelligence artificielle dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gueydan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle et puissance publique, dir. C.Boyer et M.Vidal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938412v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04938422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutionnalisme et régimes d'exception en France</w:t>
               </w:r>
@@ -3178,51 +3178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celine.gueydan@univ-jfc.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagrave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2013.2460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2013.2139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Collot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celine.gueydan@univ-jfc.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagrave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2013.2460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2013.2139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Collot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>