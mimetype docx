--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -923,234 +923,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constructibilité en toiture de serres agricoles: la reconnaissance de la nécessité à l'exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gueydan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 478, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine culturel littoral et montagnard: étude d'une lex specialis illustrant la convergence des droits de l'urbanisme, du patrimoine et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gueydan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.369-395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique droit de l'urbanisme 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gueydan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 89, pp.293-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938656v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04938721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les autoroutes au défi de la privatisation</w:t>
               </w:r>
@@ -3178,51 +3178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celine.gueydan@univ-jfc.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagrave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2013.2460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2013.2139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Collot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celine.gueydan@univ-jfc.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagrave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2013.2460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2013.2139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Collot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04938478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>