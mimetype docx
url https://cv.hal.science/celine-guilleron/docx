--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1036,404 +1036,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearfoot-forefoot profile defined by vertical ground reaction forces during gait is altered in patients with unilateral intermittent claudication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific slow tests are not mandatory in patients with extremely short standard (3.2km/h 10% slope) tests durations during exercise oximetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendsèndaté Yves Sempore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramondou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109966⟩</w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944529v1</w:t>
+                <w:t xml:space="preserve">hal-02502628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific slow tests are not mandatory in patients with extremely short standard (3.2km/h 10% slope) tests durations during exercise oximetry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rearfoot-forefoot profile defined by vertical ground reaction forces during gait is altered in patients with unilateral intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Maktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.109966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cpf.12626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502628v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific slow tests are not mandatory in patients with extremely short standard (3.2 km/hr 10% slope) test durations during exercise oximetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendsendaté Yves Sempore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramondou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (4), pp.232-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cpf.12626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670220v1</w:t>
@@ -1444,64 +1444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study of forearm microvascular impairment and pain while using a telephone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,90 +1578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden side of calf claudication: Hemodynamic and clinical results of treadmill testing in 584 patients complaining of isolated exertional calf pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendsendaté Yves Sempore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafi Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2118,51 +2118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilleron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Houle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desmarres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fayoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouliquen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12698" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86351-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Maktouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109966" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wends&#232;ndat&#233; Yves Sempore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramondou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12626" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendsendat&#233; Yves Sempore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Picquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2019.103963" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafi Ouedraogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.10.891" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lesourd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ammi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2018.02.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03279215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LEMA1010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilleron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Houle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desmarres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fayoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouliquen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12698" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86351-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Maktouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wends&#232;ndat&#233; Yves Sempore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramondou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12626" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109966" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendsendat&#233; Yves Sempore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Picquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2019.103963" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafi Ouedraogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.10.891" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lesourd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ammi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2018.02.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03279215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LEMA1010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>