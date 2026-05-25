--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -634,295 +634,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait alterations in patient with intermittent claudication: Effect of unilateral vs bilateral ischemia</w:t>
+                <w:t xml:space="preserve">Location of ischemia and ischemic pain intensity affect spatiotemporal parameters and leg muscles activity during walking in patients with intermittent claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (3), pp.292-301. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.6809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cpf.12698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86351-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193469v1</w:t>
+                <w:t xml:space="preserve">hal-03193471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of ischemia and ischemic pain intensity affect spatiotemporal parameters and leg muscles activity during walking in patients with intermittent claudication</w:t>
+                <w:t xml:space="preserve">Gait alterations in patient with intermittent claudication: Effect of unilateral vs bilateral ischemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.6809. </w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.292-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86351-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193471v1</w:t>
+                <w:t xml:space="preserve">hal-03193469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coactivation pattern in leg muscles during treadmill walking in patients suffering from intermittent claudication</w:t>
               </w:r>
@@ -1036,404 +1036,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific slow tests are not mandatory in patients with extremely short standard (3.2km/h 10% slope) tests durations during exercise oximetry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rearfoot-forefoot profile defined by vertical ground reaction forces during gait is altered in patients with unilateral intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Maktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cpf.12626⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.109966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502628v1</w:t>
+                <w:t xml:space="preserve">hal-02944529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearfoot-forefoot profile defined by vertical ground reaction forces during gait is altered in patients with unilateral intermittent claudication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific slow tests are not mandatory in patients with extremely short standard (3.2km/h 10% slope) tests durations during exercise oximetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendsèndaté Yves Sempore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramondou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, pp.109966. </w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.109966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944529v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific slow tests are not mandatory in patients with extremely short standard (3.2 km/hr 10% slope) test durations during exercise oximetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendsendaté Yves Sempore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (4), pp.232-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cpf.12626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670220v1</w:t>
@@ -1444,64 +1444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study of forearm microvascular impairment and pain while using a telephone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,90 +1578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden side of calf claudication: Hemodynamic and clinical results of treadmill testing in 584 patients complaining of isolated exertional calf pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendsendaté Yves Sempore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafi Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1807,50 +1807,62 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 272, pp.243-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2018.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1864,114 +1876,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations des mécanismes neurophysiologiques de la marche chez la personne âgée souffrant d’Artériopathie Oblitérante des Membres Inférieurs : effet de la localisation de l’ischémie et de l’intensité de la douleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Le Mans Université, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021LEMA1010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03279215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2118,51 +2130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilleron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Houle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desmarres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fayoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouliquen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12698" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86351-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Maktouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wends&#232;ndat&#233; Yves Sempore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramondou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12626" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109966" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendsendat&#233; Yves Sempore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Picquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2019.103963" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafi Ouedraogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.10.891" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lesourd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ammi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2018.02.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03279215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LEMA1010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilleron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Houle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desmarres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fayoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouliquen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86351-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12698" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Maktouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109966" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wends&#232;ndat&#233; Yves Sempore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramondou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12626" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendsendat&#233; Yves Sempore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Picquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2019.103963" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafi Ouedraogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.10.891" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lesourd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ammi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2018.02.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P39X58K6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03279215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LEMA1010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>