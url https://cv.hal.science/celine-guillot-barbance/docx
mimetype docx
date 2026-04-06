--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,178 +100,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Joana Casenave, L’édition critique numérique : une nouvelle approche du patrimoine littéraire et documentaire , Paris, Honoré Champion, 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tome CXXXI (2), pp.715-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.312.0715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05516790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grammaires du français médiéval : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medioevo Romanzo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, XLIX (1), pp.31-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05336341v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05516790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BFM 2022 : un corpus pour les recherches diachroniques en français médiéval et au-delà</w:t>
               </w:r>
@@ -1665,234 +1665,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00324180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstratif et déixis discursive : analyse comparée d'un corpus écrit de français médiéval et d'un corpus oral de français contemporain</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 152, pp.56-69</w:t>
+              <w:t xml:space="preserve">, 2006, Le démonstratif en français, 152, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00324179v1</w:t>
+                <w:t xml:space="preserve">halshs-01561727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le démonstratif en français - présentation</w:t>
+                <w:t xml:space="preserve">Démonstratif et déixis discursive : analyse comparée d'un corpus écrit de français médiéval et d'un corpus oral de français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Le démonstratif en français., 152, pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2006, 152, pp.56-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00324171v1</w:t>
+                <w:t xml:space="preserve">halshs-00324179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Le démonstratif en français - présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Le démonstratif en français, 152, pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2006, Le démonstratif en français., 152, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01561727v1</w:t>
+                <w:t xml:space="preserve">halshs-00324171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceste parole' et 'ceste aventure' dans la &amp;quot;Queste del Saint Graal&amp;quot; : marques de structuration discursive et transitions narratives</w:t>
               </w:r>
@@ -2720,50 +2720,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04867466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les chaînes de référence en français : analyse d’un corpus diachronique de textes narratifs (début 12e - fin 15e s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIACHRO IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Salamanque, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02472741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploitation de l'annotation en chaînes de référence : point de vue formel, repères techniques et retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2772,126 +2841,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Mesures statistiques et approches quantitatives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LiLPa (Linguistique, Langues, Parole), EA 1339, université de Strasbourg, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02416485v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02472741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the First Axis of a Correspondence Analysis as an Analytical Tool</w:t>
               </w:r>
@@ -3621,199 +3621,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abrégé de Phonétique Historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.274, 2024, De Gruyter Studium, 9783111312750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04868204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le livre face au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Enssib, 2024, 9782375461785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346901v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">halshs-04868204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les introductions linguistiques aux éditions de textes</w:t>
               </w:r>
@@ -4589,50 +4589,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05142780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ipse : entre anaphore et marquage de la définitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Linzmeier, A. M. Teixeira Kalkhoff, E. Wiesinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parla, e sie breve e arguto". Festschrift für Maria Selig / Studies in honor of Maria Selig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ScriptOralia (147), Narr Francke Attempto Verlag, pp.29-38, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24053/9783381110421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05344449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le renforcement morphologique dans l’histoire du démonstratif français : le cas des formes préfixées en i- (XIe – XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4645,152 +4740,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Carlier et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français au rythme des diachronies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.145-167, 2025, 978-2-7453-6442-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05338929v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-05344449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déterminant démonstratif</w:t>
               </w:r>
@@ -6608,50 +6608,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00324176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre anaphore et deixis : l'anaphore démonstrative à fonction résomptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Trotter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXIVe Congrès international de linguistique et de philologie romanes, Aberystwyth, [1-6 août] 2004. Vol. 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Niemeyer, pp.307-315, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00324174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La base de français médiéval (BFM) : états et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6677,130 +6750,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kunstmann, Pierre;Stein, Achim;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau corpus d'Amsterdam : actes de l'atelier de Lauterbad, 23-26 février 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Steiner, pp.143-152, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00324175v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00324174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphores résomptives démonstratives et relations partie-tout en discours</w:t>
               </w:r>
@@ -7149,131 +7149,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marcheant et son asne - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le vilain de Farbu - Jean Bodel - Paris BnF fr. 2168 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Trachsler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Trachsler</w:t>
+                <w:t xml:space="preserve">hal-04676671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus escuiers de Bregoigne - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois boçus menesterels de Durant - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7282,1012 +7458,836 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les deus escuiers de Bregoigne - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Segretain Moine 2 - Édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le marcheant et son asne - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui fu mis au lardier (Baillet le savetier) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre au lardier (Le savetier Baillet) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le prestre qui fu mis au lardier (Baillet le savetier) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois avugles de Compiegne de Cortebarbe - Paris BnF fr. 12603 - Édition numérique, traduction et notice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bouchier d'Abevile - Paris BnF fr. 837 - Eustache d'Amiens - Édition, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et le leu - édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les trois avugles de Compiegne de Cortebarbe - Paris BnF fr. 12603 - Édition numérique, traduction et notice</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laid chevalier - Renart le Contrefait - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain de Bailluel - Jean Bodel - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/VilainBailluelBodel_BnF-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois aveugles de Compiegne - Édition, traduction et notes d'après le ms BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/catalog/fabliaux/trAveuglesCortebarbe_BnF-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...426 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914579v1</w:t>
-              </w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-04280454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de français médiéval : corpus BFM2022</w:t>
               </w:r>
@@ -8991,51 +8991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516790v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0715" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10421" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Tmart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P&#322;ocharz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1515/9783111316154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08580-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rodriguez Somolinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22526" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381110421" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030526795" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diachronie.org/colloques/colloque-cambridge-2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716-010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013/actes/section-13.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760647v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Mortelmans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654556v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915806v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279677v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.93ee3ts1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.ea05m33f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01561673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10421" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Tmart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P&#322;ocharz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1515/9783111316154" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08580-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rodriguez Somolinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22526" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381110421" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030526795" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diachronie.org/colloques/colloque-cambridge-2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716-010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013/actes/section-13.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760647v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Mortelmans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654556v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915806v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.93ee3ts1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.ea05m33f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01561673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>