--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -100,178 +100,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grammaires du français médiéval : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medioevo Romanzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XLIX (1), pp.31-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05336341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Joana Casenave, L’édition critique numérique : une nouvelle approche du patrimoine littéraire et documentaire , Paris, Honoré Champion, 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Tome CXXXI (2), pp.715-716. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.312.0715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rma.312.0715⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05516790v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05336341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BFM 2022 : un corpus pour les recherches diachroniques en français médiéval et au-delà</w:t>
               </w:r>
@@ -1665,234 +1665,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00324180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Démonstratif et déixis discursive : analyse comparée d'un corpus écrit de français médiéval et d'un corpus oral de français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Le démonstratif en français, 152, pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2006, 152, pp.56-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01561727v1</w:t>
+                <w:t xml:space="preserve">halshs-00324179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstratif et déixis discursive : analyse comparée d'un corpus écrit de français médiéval et d'un corpus oral de français contemporain</w:t>
+                <w:t xml:space="preserve">Le démonstratif en français - présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 152, pp.56-69</w:t>
+              <w:t xml:space="preserve">, 2006, Le démonstratif en français., 152, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00324179v1</w:t>
+                <w:t xml:space="preserve">halshs-00324171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le démonstratif en français - présentation</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Le démonstratif en français., 152, pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2006, Le démonstratif en français, 152, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00324171v1</w:t>
+                <w:t xml:space="preserve">halshs-01561727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceste parole' et 'ceste aventure' dans la &amp;quot;Queste del Saint Graal&amp;quot; : marques de structuration discursive et transitions narratives</w:t>
               </w:r>
@@ -2638,50 +2638,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03363517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploitation de l'annotation en chaînes de référence : point de vue formel, repères techniques et retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Mesures statistiques et approches quantitatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LiLPa (Linguistique, Langues, Parole), EA 1339, université de Strasbourg, Jun 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02416485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chaînes de référence en français : analyse d’un corpus diachronique de textes narratifs (début 12e - fin 15e s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIACHRO IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Salamanque, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02472741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Base de français médiéval et philologie linguistique numérique : les nouveautés de la BFM2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2690,208 +2841,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Copenhague, Jul 2019, Copenhague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04867466v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-02416485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the First Axis of a Correspondence Analysis as an Analytical Tool</w:t>
               </w:r>
@@ -3621,199 +3621,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le livre face au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Enssib, 2024, 9782375461785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abrégé de Phonétique Historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.274, 2024, De Gruyter Studium, 9783111312750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ségéral</w:t>
-[...46 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04868204v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04346901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les introductions linguistiques aux éditions de textes</w:t>
               </w:r>
@@ -4494,595 +4494,595 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le renforcement morphologique dans l’histoire du démonstratif français : le cas des formes préfixées en i- (XIe – XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Carlier et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français au rythme des diachronies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.145-167, 2025, 978-2-7453-6442-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05338929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ipse : entre anaphore et marquage de la définitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Linzmeier, A. M. Teixeira Kalkhoff, E. Wiesinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parla, e sie breve e arguto". Festschrift für Maria Selig / Studies in honor of Maria Selig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ScriptOralia (147), Narr Francke Attempto Verlag, pp.29-38, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24053/9783381110421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05344449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre deixis personnelle et token-réflexivité: l’évolution de hic et iste lors de la transition du latin au français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jessica Van de Weerd; Patrick Dendale; Anne Vanderheyden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et Espace. Dix études en l’honneur de Walter De Mulder à l’occasion de son éméritat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.279-304, 2025, 9783034355339 ; 9783034355346 ; 9783034355322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b22526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05142780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...179 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déterminant démonstratif</w:t>
+                <w:t xml:space="preserve">Le pronom démonstratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Marchello-Nizia, B. Combettes, S. Prévost et T. Scheer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Grammaire Historique du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1566-1577, 2020, Grande Grammaire Historique du Français</w:t>
+              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1591-1600, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03055068v1</w:t>
+                <w:t xml:space="preserve">halshs-03055076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pronoms démonstratifs</w:t>
+                <w:t xml:space="preserve">Le déterminant démonstratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Marchello-Nizia, B. Combettes, S. Prévost et T. Scheer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Grammaire Historique du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1008-1012, 2020</w:t>
+              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1566-1577, 2020, Grande Grammaire Historique du Français</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03055055v1</w:t>
+                <w:t xml:space="preserve">halshs-03055068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démonstratifs : déterminants et pronoms</w:t>
+                <w:t xml:space="preserve">Pronoms démonstratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Marchello-Nizia, B. Combettes, S. Prévost et T. Scheer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Grammaire Historique du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, De Gruyter Mouton, pp.692-702, 2020</w:t>
+              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1008-1012, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03055037v1</w:t>
+                <w:t xml:space="preserve">halshs-03055055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pronom démonstratif</w:t>
+                <w:t xml:space="preserve">Les démonstratifs : déterminants et pronoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Marchello-Nizia, B. Combettes, S. Prévost et T. Scheer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Grammaire Historique du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1591-1600, 2020</w:t>
+              <w:t xml:space="preserve">, 1, De Gruyter Mouton, pp.692-702, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03055076v1</w:t>
+                <w:t xml:space="preserve">halshs-03055037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the First Axis of a Correspondence Analysis as an Analytic Tool</w:t>
               </w:r>
@@ -5550,50 +5550,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Old French and Middle French to Contemporary French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Jungbluth, F. Da Milano (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manual of Deixis in Romance Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mouton de Gruyter, pp.546-568, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution des démonstratifs du latin au français : le passage d’un système ternaire à un système binaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5606,130 +5679,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Carlier, M. Goyens &amp; B. Lamiroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français en diachronie. Nouveaux objets et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.337-371, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249341v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01312807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oral représenté dans un corpus de français médiéval (9e-15e) : approche contrastive et outillée de la variation diasystémique</w:t>
               </w:r>
@@ -6608,199 +6608,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00324176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La base de français médiéval (BFM) : états et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Marchello-Nizia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kunstmann, Pierre;Stein, Achim;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau corpus d'Amsterdam : actes de l'atelier de Lauterbad, 23-26 février 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Steiner, pp.143-152, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00324175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre anaphore et deixis : l'anaphore démonstrative à fonction résomptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Trotter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXIVe Congrès international de linguistique et de philologie romanes, Aberystwyth, [1-6 août] 2004. Vol. 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Niemeyer, pp.307-315, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00324174v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-00324175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphores résomptives démonstratives et relations partie-tout en discours</w:t>
               </w:r>
@@ -6885,50 +6885,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La veuve - Édition et notes d'après le manuscrit BnF fr. 2168</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le clerc qui fu repus derriere l'escrin - Jean de Condé - Édition, traduction et notes d'après le ms. BnF fr. 1446</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6943,81 +7031,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La veuve - Édition et notes d'après le manuscrit BnF fr. 2168</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fevre de Creeil - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
@@ -7031,161 +7119,324 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le fevre de Creeil - Édition, traduction et notes d'après le manuscrit BnF fr. 837</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois boçus menesterels de Durant - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deus escuiers de Bregoigne - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain de Farbu - Jean Bodel - Paris BnF fr. 2168 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Trachsler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marcheant et son asne - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7207,324 +7458,764 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le vilain de Farbu - Jean Bodel - Paris BnF fr. 2168 - Édition numérique, traduction et notes</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois avugles de Compiegne de Cortebarbe - Paris BnF fr. 12603 - Édition numérique, traduction et notice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre au lardier (Le savetier Baillet) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les deus escuiers de Bregoigne - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui fu mis au lardier (Baillet le savetier) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bouchier d'Abevile - Paris BnF fr. 837 - Eustache d'Amiens - Édition, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et le leu - édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les trois boçus menesterels de Durant - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain de Bailluel - Jean Bodel - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/VilainBailluelBodel_BnF-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois aveugles de Compiegne - Édition, traduction et notes d'après le ms BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/catalog/fabliaux/trAveuglesCortebarbe_BnF-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laid chevalier - Renart le Contrefait - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Segretain Moine 2 - Édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7546,748 +8237,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280454v1</w:t>
-              </w:r>
-[...689 lines deleted...]
-                <w:t xml:space="preserve">hal-04914579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de français médiéval : corpus BFM2022</w:t>
               </w:r>
@@ -8991,51 +8991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10421" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Tmart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P&#322;ocharz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1515/9783111316154" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08580-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rodriguez Somolinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22526" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381110421" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030526795" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diachronie.org/colloques/colloque-cambridge-2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716-010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013/actes/section-13.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760647v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Mortelmans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654556v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915806v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.93ee3ts1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.ea05m33f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01561673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516790v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0715" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10421" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Tmart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P&#322;ocharz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1515/9783111316154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08580-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rodriguez Somolinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381110421" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22526" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030526795" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diachronie.org/colloques/colloque-cambridge-2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716-010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013/actes/section-13.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760647v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Mortelmans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654556v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279677v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.93ee3ts1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.ea05m33f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01561673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>