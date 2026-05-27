--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -4770,319 +4770,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05142780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pronom démonstratif</w:t>
+                <w:t xml:space="preserve">Le déterminant démonstratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Marchello-Nizia, B. Combettes, S. Prévost et T. Scheer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Grammaire Historique du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1591-1600, 2020</w:t>
+              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1566-1577, 2020, Grande Grammaire Historique du Français</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03055076v1</w:t>
+                <w:t xml:space="preserve">halshs-03055068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déterminant démonstratif</w:t>
+                <w:t xml:space="preserve">Pronoms démonstratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Marchello-Nizia, B. Combettes, S. Prévost et T. Scheer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Grammaire Historique du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1566-1577, 2020, Grande Grammaire Historique du Français</w:t>
+              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1008-1012, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03055068v1</w:t>
+                <w:t xml:space="preserve">halshs-03055055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pronoms démonstratifs</w:t>
+                <w:t xml:space="preserve">Les démonstratifs : déterminants et pronoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Marchello-Nizia, B. Combettes, S. Prévost et T. Scheer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Grammaire Historique du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1008-1012, 2020</w:t>
+              <w:t xml:space="preserve">, 1, De Gruyter Mouton, pp.692-702, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03055055v1</w:t>
+                <w:t xml:space="preserve">halshs-03055037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démonstratifs : déterminants et pronoms</w:t>
+                <w:t xml:space="preserve">Le pronom démonstratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Marchello-Nizia, B. Combettes, S. Prévost et T. Scheer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Grammaire Historique du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, De Gruyter Mouton, pp.692-702, 2020</w:t>
+              <w:t xml:space="preserve">, 2, De Gruyter Mouton, pp.1591-1600, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03055037v1</w:t>
+                <w:t xml:space="preserve">halshs-03055076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the First Axis of a Correspondence Analysis as an Analytic Tool</w:t>
               </w:r>
@@ -5183,50 +5183,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The restructuring of demonstrative paradigm in the passage from Latin to French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Carlier (éd.); Céline Guillot (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin tardif, français ancien : continuités et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.201-231, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110551716-010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diachronie de l'oral représenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5255,184 +5350,89 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wendy Ayres-Benett; Anne Carlier; Julie Glikman; Thomas Rainsford; Gilles Siouffi; Carine Skupien Dekens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique. Actes du colloque de la SIDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-296, 2018, Nouvelles voies d’accès au changement linguistique. Actes du colloque de la SIDF, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06946-1.p.0279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06946-1.p.0279⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01313822v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01760184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot; philologie numérique &amp;quot; : tentative de définition d'un nouvel objet éditorial</w:t>
               </w:r>
@@ -5550,186 +5550,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution des démonstratifs du latin au français : le passage d’un système ternaire à un système binaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Carlier, M. Goyens &amp; B. Lamiroy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français en diachronie. Nouveaux objets et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.337-371, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Old French and Middle French to Contemporary French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Jungbluth, F. Da Milano (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Deixis in Romance Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton de Gruyter, pp.546-568, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312807v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oral représenté dans un corpus de français médiéval (9e-15e) : approche contrastive et outillée de la variation diasystémique</w:t>
               </w:r>
@@ -7149,118 +7149,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vilain de Farbu - Jean Bodel - Paris BnF fr. 2168 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Trachsler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les trois boçus menesterels de Durant - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deus escuiers de Bregoigne - Paris BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7282,791 +7370,703 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le vilain de Farbu - Jean Bodel - Paris BnF fr. 2168 - Édition numérique, traduction et notes</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marcheant et son asne - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le marcheant et son asne - Renart le Contrefait - BnF fr. 1630 - Édition numérique, traduction et notes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre qui fu mis au lardier (Baillet le savetier) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois avugles de Compiegne de Cortebarbe - Paris BnF fr. 12603 - Édition numérique, traduction et notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre au lardier (Le savetier Baillet) - Paris BnF fr. 12483 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreLardier_BnF-12483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les trois avugles de Compiegne de Cortebarbe - Paris BnF fr. 12603 - Édition numérique, traduction et notice</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bouchier d'Abevile - Paris BnF fr. 837 - Eustache d'Amiens - Édition, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Laïd</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestre et le leu - édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vilain de Bailluel - Jean Bodel - Paris BnF fr. 837 - Édition numérique, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/VilainBailluelBodel_BnF-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois aveugles de Compiegne - Édition, traduction et notes d'après le ms BnF fr. 12603</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pierreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...452 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8991,51 +8991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516790v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0715" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10421" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Tmart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P&#322;ocharz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1515/9783111316154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08580-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rodriguez Somolinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381110421" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22526" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030526795" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diachronie.org/colloques/colloque-cambridge-2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716-010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013/actes/section-13.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760647v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Mortelmans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654556v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279677v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.93ee3ts1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.ea05m33f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01561673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516790v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.312.0715" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10421" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Tmart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P&#322;ocharz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419103002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1515/9783111316154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08580-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rodriguez Somolinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783381110421" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22526" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03055076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030526795" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110551716-010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diachronie.org/colloques/colloque-cambridge-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0279" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013/actes/section-13.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760647v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Mortelmans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654556v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Trachsler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279677v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.93ee3ts1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.ea05m33f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01561673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>