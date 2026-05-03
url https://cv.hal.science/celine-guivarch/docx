--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -870,265 +870,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal climate policy under tipping risk and temporal risk aversion</w:t>
+                <w:t xml:space="preserve">Global fossil fuel reduction pathways under different climate mitigation strategies and ambitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fillon</w:t>
+                <w:t xml:space="preserve">Ploy Achakulwisut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Brutschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2023.102850⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41105-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250702v1</w:t>
+                <w:t xml:space="preserve">hal-04420572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global fossil fuel reduction pathways under different climate mitigation strategies and ambitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Erickson</w:t>
+                <w:t xml:space="preserve">Optimal climate policy under tipping risk and temporal risk aversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Brutschin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.5425. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.102850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41105-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2023.102850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420572v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using large ensembles of climate change mitigation scenarios for robust insights</w:t>
               </w:r>
@@ -1784,51 +1784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Cost of Carbon Under Stochastic Tipping Points: when does risk play a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2347,51 +2347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités mondiales et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taconet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 165 (3), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2425,51 +2425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of climate change impacts and mitigation costs on inequality between countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,508 +3220,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01764461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objectif « zéro émissions nettes » de l'Accord de Paris : signification et implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Perrier</w:t>
+                <w:t xml:space="preserve">Carbon prices across countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeri Rogelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Waisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/68784⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.648 - 650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-018-0239-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01920192v1</w:t>
+                <w:t xml:space="preserve">halshs-01862268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways toward zero-carbon electricity required for climate stabilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
+                <w:t xml:space="preserve">Impacts of nationally determined contributions on 2030 global greenhouse gas emissions: uncertainty analysis and distribution of emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pfeiffer</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaa0b9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.05.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01804564v1</w:t>
+                <w:t xml:space="preserve">hal-01662799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon prices across countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Bataille</w:t>
+                <w:t xml:space="preserve">Pathways toward zero-carbon electricity required for climate stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri Waisman</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-018-0239-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 225, pp.884 - 901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01862268v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01804564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of nationally determined contributions on 2030 global greenhouse gas emissions: uncertainty analysis and distribution of emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+                <w:t xml:space="preserve">L'objectif « zéro émissions nettes » de l'Accord de Paris : signification et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaa0b9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/68784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662799v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario techniques for energy and environmental research: An overview of recent developments to broaden the capacity to deal with complexity and uncertainty</w:t>
               </w:r>
@@ -4398,382 +4398,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01290282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the wake of Paris Agreement, scientists must embrace new directions for climate change research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Reinvigorating the scenario technique to expand uncertainty consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelina Trutnevyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lempert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neil Strachan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1607739113⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (3-4), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-015-1585-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342710v1</w:t>
+                <w:t xml:space="preserve">halshs-01290284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of socio-economic pathways and CO2 emissions scenarios: Insights from the investigation of a scenarios database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Schweizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80, pp.336-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01292901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvigorating the scenario technique to expand uncertainty consideration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Lempert</w:t>
+                <w:t xml:space="preserve">In the wake of Paris Agreement, scientists must embrace new directions for climate change research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Strachan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 135 (3-4), pp.373-379. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (27), pp.7287-7290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-015-1585-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1607739113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01290284v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the main uncertainty drivers of energy security in a low- carbon world: The case of Europe</w:t>
               </w:r>
@@ -4967,64 +4967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 06 (02), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5283,90 +5283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COP21 : Pour rejoindre rapidement une trajectoire limitant le réchauffement à 2 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Treut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Marie Breon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5493,265 +5493,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01128526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cobénéfices des politiques climatiques : un concept opérant pour les négociations climat ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Guivarch</w:t>
+                <w:t xml:space="preserve">Projection des changements climatiques futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lecocq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2015017⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, numéro spécial climat, 88, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01180076v1</w:t>
+                <w:t xml:space="preserve">halshs-01124443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection des changements climatiques futurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Brun</w:t>
+                <w:t xml:space="preserve">Les cobénéfices des politiques climatiques : un concept opérant pour les négociations climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cattiaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, numéro spécial climat, 88, pp.56-67. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.S41 - S51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/56362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01124443v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01180076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative emissions physically needed to keep global warming below 2 °C</w:t>
               </w:r>
@@ -5789,51 +5789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachiiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.7958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5861,226 +5861,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building SSPs for climate policy analysis: a scenario elicitation methodology to map the space of possible future challenges to mitigation and adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire des scénarios par centaines : Comment les démarches statistiques renouvellent les approches prospectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 398, pp.49-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01053726v1</w:t>
+                <w:t xml:space="preserve">hal-01018477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des scénarios par centaines : Comment les démarches statistiques renouvellent les approches prospectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building SSPs for climate policy analysis: a scenario elicitation methodology to map the space of possible future challenges to mitigation and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Rozenberg</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lempert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futuribles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.509 - 522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0904-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018477v1</w:t>
+                <w:t xml:space="preserve">halshs-01053726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transportation sector and low-carbon growth pathways: modeling urban, infrastructure and spatial determinants of mobility</w:t>
               </w:r>
@@ -6092,51 +6092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Waisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.106-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6170,51 +6170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les véhicules électrifiés réduiront-ils les émissions de carbone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6259,200 +6259,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux scénarios socio-économiques pour la recherche sur le changement climatique</w:t>
+                <w:t xml:space="preserve">2°C or Not 2°C?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Rozenberg</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2012.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01053730v1</w:t>
+                <w:t xml:space="preserve">halshs-00750704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2°C or Not 2°C?</w:t>
+                <w:t xml:space="preserve">Les nouveaux scénarios socio-économiques pour la recherche sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Numéro Spécial Climat, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2012.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00750704v1</w:t>
+                <w:t xml:space="preserve">halshs-01053730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Imaclim-R model: infrastructures, technical inertia and the costs of low carbon futures under imperfect foresight</w:t>
               </w:r>
@@ -6891,51 +6891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existing Infrastructure and the 2°C Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (3-4), pp.801-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7008,51 +7008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (1), pp.768-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7333,51 +7333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Waisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Global Environmental Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (1/2), pp.5-24. </w:t>
@@ -7415,77 +7415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate policies as a hedge against the uncertainty on future oil supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7562,51 +7562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Resilience of the Indian Economy to Rising Oil Prices as a Validation Test for a Global Energy-Environment-Economy CGE Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8149,204 +8149,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser l'empreinte carbone de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From direct to final economic impacts of climate change: The case of heat stress on labour productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Lostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Maîtriser l'empreinte carbone de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haut Conseil pour le Climat, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">NAVIGATE-ENGAGE Workshop on Modeling and assessment of impacts, adaptive capacity, and interactions with Sustainable Development Goals in IAMs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMCC, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534413v1</w:t>
+                <w:t xml:space="preserve">hal-04459619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From direct to final economic impacts of climate change: The case of heat stress on labour productivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtriser l'empreinte carbone de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVIGATE-ENGAGE Workshop on Modeling and assessment of impacts, adaptive capacity, and interactions with Sustainable Development Goals in IAMs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMCC, Oct 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Webinaire Maîtriser l'empreinte carbone de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haut Conseil pour le Climat, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459619v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking climate change and global inequality</w:t>
               </w:r>
@@ -8716,51 +8716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal emissions path under multiple uncertainties: the role of the decision criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9631,51 +9631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop IQ SCENE: Innovative techniques for Quantitative SCenarios in ENergy and Environmental research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9808,64 +9808,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Monjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Environmental and Resource Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9903,51 +9903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change mitigation: what is the cost?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Intl. Congress on Env.Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9966,260 +9966,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change mitigation costs: what can we learn from a large number of scenarios?</w:t>
+                <w:t xml:space="preserve">Climate change mitigation costs : a tale of uncertainties, metrics and misleading baselines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alliance Summer School in Science and Policy 2014, "Climate Change Research: The Nexus of Natural and Social Science"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">RAND seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Santa Monica, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01053786v1</w:t>
+                <w:t xml:space="preserve">hal-01580409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the policy relevance of scenarios through a dynamic analytical approach</w:t>
+                <w:t xml:space="preserve">Climate change mitigation costs: what can we learn from a large number of scenarios?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Intl. Congress on Env. Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, San Diego, United States. pp.00</w:t>
+              <w:t xml:space="preserve">Alliance Summer School in Science and Policy 2014, "Climate Change Research: The Nexus of Natural and Social Science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01053747v1</w:t>
+                <w:t xml:space="preserve">halshs-01053786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change mitigation costs : a tale of uncertainties, metrics and misleading baselines</w:t>
+                <w:t xml:space="preserve">Enhancing the policy relevance of scenarios through a dynamic analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAND seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Santa Monica, United States</w:t>
+              <w:t xml:space="preserve">7th Intl. Congress on Env. Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Diego, United States. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580409v1</w:t>
+                <w:t xml:space="preserve">halshs-01053747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will/would climate policy improve European energy security ?</w:t>
               </w:r>
@@ -10287,51 +10287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Work on SSPs and Challenges to Mitigation, Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10432,191 +10432,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Option Value of Electrified Vehicles from a Welfare Perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2°C or not 2°C?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Planet Under Pressure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581434v1</w:t>
+                <w:t xml:space="preserve">halshs-00757079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2°C or not 2°C?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Option Value of Electrified Vehicles from a Welfare Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planet Under Pressure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">25th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00757079v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of mitigation costs: emission profile, revenue recycling and transport infrastructure</w:t>
               </w:r>
@@ -10913,90 +10913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scenario elicitation methodology to map the space of possible future mitigative and adaptative capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Lempert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the New Socioeconomic Pathways for Climate Change Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boulder, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11388,51 +11388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Waisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11533,109 +11533,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaclim-R : a risky venture, modeling transition towards Sustainable Development pathways in a 2nd best world context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaclim-R: an innovative hybrid model to foster the dialog on sustainable pathways, energy policies and climate stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Seminar of PBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583490v1</w:t>
+                <w:t xml:space="preserve">hal-00855540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Scenario Modeler Presentation Insights from the IMACLIM model</w:t>
               </w:r>
@@ -11647,51 +11647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisman Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11723,178 +11723,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The costs of climate policies in a second best world with labour market imperfections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaclim-R : a risky venture, modeling transition towards Sustainable Development pathways in a 2nd best world context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Environmental and Resource Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583620v1</w:t>
+                <w:t xml:space="preserve">hal-01583490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaclim-R: an innovative hybrid model to foster the dialog on sustainable pathways, energy policies and climate stabilization</w:t>
+                <w:t xml:space="preserve">The costs of climate policies in a second best world with labour market imperfections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of PBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">World Congress of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855540v1</w:t>
+                <w:t xml:space="preserve">hal-01583620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate policies in a second-best world - A case study on India</w:t>
               </w:r>
@@ -12189,631 +12189,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Resilience of the Indian Economy to Rising Oil Prices as a Validation Test for a Global Energy-Environment-Economy CGE Model</w:t>
+                <w:t xml:space="preserve">Le coût macroéconomique des politiques climatiques. Changement technique et leviers d’actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Bern, France</w:t>
+              <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00799441v1</w:t>
+                <w:t xml:space="preserve">hal-01583707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Modeling of Economy-Energy-Environment Scenarios - The Impact of China and India's Economic Growth on Global Economy and Energy Use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMACLIM-R France : Focus on Heating Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">EMF25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00799429v1</w:t>
+                <w:t xml:space="preserve">hal-01583747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coût macroéconomique des politiques climatiques. Changement technique et leviers d’actions</w:t>
+                <w:t xml:space="preserve">Hybrid Modeling of Economy-Energy-Environment Scenarios - The Impact of China and India's Economic Growth on Global Economy and Energy Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583707v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMACLIM-R France : Focus on Heating Demand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Resilience of the Indian Economy to Rising Oil Prices as a Validation Test for a Global Energy-Environment-Economy CGE Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Bern, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583747v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate policies: what if emerging country baseline were not so optimistic? - a case study related to India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Resilience of the Indian Economy to Rising Oil Prices as a Validation Test for a Global Energy-Environment-Economy CGE Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Crassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Council for an Energy Efficient Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Côte d'Azur, France</w:t>
+              <w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777599v1</w:t>
+                <w:t xml:space="preserve">hal-01583759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Resilience of the Indian Economy to Rising Oil Prices as a Validation Test for a Global Energy-Environment-Economy CGE Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Modeling of Economy-Energy-Environment Scenarios The Impact of China and India Economic Growth on Global Economy and Energy Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Waisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crassous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583759v1</w:t>
+                <w:t xml:space="preserve">hal-01583754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Modeling of Economy-Energy-Environment Scenarios The Impact of China and India Economic Growth on Global Economy and Energy Use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sassi</w:t>
+                <w:t xml:space="preserve">Climate policies: what if emerging country baseline were not so optimistic? - a case study related to India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">European Council for an Energy Efficient Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Côte d'Azur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583754v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of the French residential demand for heating energy to evaluate the impact of policy instruments</w:t>
               </w:r>
@@ -13390,51 +13390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global inequalities and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taconet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of the Political Economy of the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 9780367410704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13702,51 +13702,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches argumentaires issues de l'étude &amp;quot;Conditions de l'émergence et impacts macroéconomiques du véhicule électrique en Europe et en Chine&amp;quot; - Working Paper Chaire modélisation prospective au service du développement durable (MPDD) n° 2012-01-04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Bibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13829,51 +13829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2C or not 2C?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14230,51 +14230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Cost of Carbon under stochastic tipping points: when does risk play a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14318,51 +14318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric impacts and over-provision of public goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14393,64 +14393,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways toward Zero-Carbon Electricity Required for Climate Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14494,51 +14494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of an energy-economy model of the residential building sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14582,51 +14582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les véhicules électrifiés réduisent-ils les émissions de carbone ? Un raisonnement prospectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14670,90 +14670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building SSPs for Climate Policy Analysis : A Scenario Elicitation Methodology to Map the Space of Possible Future Challenges to Mitigation and Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Lempert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14771,51 +14771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential for energy conservation in French households through hybrid modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14859,51 +14859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing and combining energy saving policies : Will proposed residential sector policies meet French official targets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14947,77 +14947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate policies as a hedge against the uncertainty on future oil supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15179,51 +15179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15241,90 +15241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Modelling of Economic-Energy-Environment Scenarios - The Impact of China and India's Economic Growth on Energy Use and CO2 Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Waisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15447,51 +15447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Resilience of the Indian Economy to Rising Oil Prices as a Validation Test for a Global Energy-Environment-Economy CGE Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hallegatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15554,64 +15554,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INDC counter, aggregation of national contributrions and 2°C trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15803,64 +15803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Monjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vogt-Schilb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15891,51 +15891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios to investigate the interplay between energy, environment and sustainable globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15992,51 +15992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario analysis: perspectives for energy, emissions and mitigation of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16067,51 +16067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des mesures du Grenelle de l'Environnement sur le parc de logements - Rapport pour le Conseil Général du Développement Durable, ministère de l'Ecologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16168,51 +16168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main challenges for the role of Europe in global governance on energy and environmental issues: prospective analyses and scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16484,51 +16484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16906,51 +16906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CB58F84"/>
+    <w:nsid w:val="EB7DEB40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17137,51 +17137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-guivarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9405-256X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152290761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05046090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adcb53" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Andreoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Charalampidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouro Dasgupta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dennig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-024-02151-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03138-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Collins-Sowah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Piontek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Soergel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad376e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taconet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102850" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ploy Achakulwisut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erickson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Schaeffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Brutschin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41105-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huppmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01349-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Butnar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caspani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe5d8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Ruijven" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef van Vuuren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03099-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K&#246;berle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Vandyck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Macaluso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bosetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01203-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Harmsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj-Ivar van Der Wijst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Luderer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abf964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-021-00549-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fisch-Romito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Minx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Callaghan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aba660" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondoss Elsawah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Hamilton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Jakeman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Rothman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schweizer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.23" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daumas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.165.0035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02637-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-018-9682-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2019.1625744" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2019.04.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Vrontisi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Saveyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Keramidas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Aleluia Reis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aab53e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccollum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carrara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0195-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabcd7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68784" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Audoly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vogt-Schilb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfeiffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.05.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bataille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Rogelj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Waisman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0239-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaa0b9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lempert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Trutnevyte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marangoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borgonovo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9572-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2016.02.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.351.6278.1160-b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rozenberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290284v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Strachan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1585-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin &#211; Broin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.11.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007815500086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Giraudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quirion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56365" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vial" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56362" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188788v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachiiri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8958" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0904-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018477v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rozenberg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Waisman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2012.735916" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786749v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750704v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.10.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-David Waisman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0387-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQVSF9PM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715345v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gaetan Giraudet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.07.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQJWCXLN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724495v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0354-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755824v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-G. Giraudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/ISSN0195-6574-EJ-Vol32-SI1-12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0268-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/cpol.2009.0012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/cpol.2009.0070" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724498v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.11.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gitz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGENVI.2010.030566" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00667118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9868-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.05.025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442520v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450872v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Strefler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534478v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534413v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lostis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538609v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216599v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128551v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459343v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579835v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290293v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058016v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053785v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053783v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Monjon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053750v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053747v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580409v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580545v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799469v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581434v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Solignac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757079v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799530v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581936v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisman Henri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799494v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Lempert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799756v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855535v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799921v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799409v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583483v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583620v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855540v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827281v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777637v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799441v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583747v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777599v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583759v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583754v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roques" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Giraudet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841175v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courouss&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841174v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hascoet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459724v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301768v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538501v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenberg Julie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757071v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00802401v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bibas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799515v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366274v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682824v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ndiaye" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702627v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408904v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960318v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079837v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016399v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Branger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866450v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793927v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866425v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866449v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366276v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866429v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866448v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866443v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866431v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245354v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053741v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Demailly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chancel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800492v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800481v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800477v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799740v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penot-Antoniou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800473v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773063v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rozenberg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773057v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Hourcade" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800464v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799780v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773721v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Combet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghersi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01654151v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-guivarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9405-256X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152290761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05046090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adcb53" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Andreoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Charalampidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouro Dasgupta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dennig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-024-02151-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03138-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Collins-Sowah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Piontek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Soergel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad376e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ploy Achakulwisut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erickson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Brutschin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41105-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taconet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102850" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huppmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01349-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Butnar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caspani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe5d8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Ruijven" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef van Vuuren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03099-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K&#246;berle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Vandyck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Macaluso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bosetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01203-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Harmsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj-Ivar van Der Wijst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Luderer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abf964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-021-00549-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fisch-Romito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Minx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Callaghan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aba660" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondoss Elsawah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Hamilton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Jakeman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Rothman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schweizer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.23" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daumas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.165.0035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02637-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-018-9682-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2019.1625744" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2019.04.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Vrontisi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Saveyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Keramidas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Aleluia Reis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aab53e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccollum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carrara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0195-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabcd7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bataille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Rogelj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Waisman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0239-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaa0b9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Audoly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vogt-Schilb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfeiffer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.05.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68784" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lempert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Trutnevyte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marangoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borgonovo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9572-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2016.02.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.351.6278.1160-b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Strachan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1585-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292901v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rozenberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin &#211; Broin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.11.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007815500086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Giraudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quirion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56365" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124443v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vial" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56362" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188788v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachiiri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8958" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018477v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rozenberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0904-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Waisman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2012.735916" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786749v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.10.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-David Waisman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0387-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQVSF9PM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715345v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gaetan Giraudet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.07.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQJWCXLN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724495v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0354-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755824v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-G. Giraudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/ISSN0195-6574-EJ-Vol32-SI1-12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0268-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/cpol.2009.0012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/cpol.2009.0070" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724498v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.11.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gitz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGENVI.2010.030566" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00667118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9868-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.05.025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442520v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450872v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Strefler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534478v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459619v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lostis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534413v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538609v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216599v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128551v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459343v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579835v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290293v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058016v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053785v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053783v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Monjon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053750v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580409v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053786v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580545v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799469v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757079v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Solignac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799530v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581936v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisman Henri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799494v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Lempert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799756v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855535v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799921v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799409v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583483v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583490v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583620v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827281v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777637v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583707v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583747v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799429v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799441v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583759v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roques" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Giraudet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841175v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courouss&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841174v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hascoet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459724v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301768v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538501v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenberg Julie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757071v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00802401v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bibas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799515v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366274v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682824v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ndiaye" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702627v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408904v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960318v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079837v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016399v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Branger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866450v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793927v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866425v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866449v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366276v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866429v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866448v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866443v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866431v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245354v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053741v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Demailly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chancel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800492v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800481v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800477v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799740v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penot-Antoniou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800473v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773063v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rozenberg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773057v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Hourcade" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800464v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799780v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773721v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Combet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghersi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01654151v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>