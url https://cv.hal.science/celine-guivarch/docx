--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,16851 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16799 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Celine Guivarch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9405-256X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152290761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pfFQYhcAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution income projections over the 21st century in Europe consistent with the Shared Socioeconomic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.054050. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/adcb53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Resolution Downscaling of Disposable Income in Europe Using Open‐Source Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.e2024EF004576. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF004576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized disposable income dataset for Europe at subnational level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.308. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03138-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model assessment of inequality and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Andreoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Charalampidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouro Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1254-1260. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-024-02151-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les transformations, transformer les modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts increase economic inequality: evidence from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peron Collins-Sowah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Piontek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Soergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (4), pp.043003. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad376e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global fossil fuel reduction pathways under different climate mitigation strategies and ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ploy Achakulwisut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Brutschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.5425. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41105-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal climate policy under tipping risk and temporal risk aversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taconet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 121, pp.102850. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2023.102850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using large ensembles of climate change mitigation scenarios for robust insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Fragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huppmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.428-435. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01349-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03663267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of mitigation revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Köberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toon Vandyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.1035-1045. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01203-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating process-based integrated assessment models of climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Kriegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas van Ruijven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef van Vuuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166 (1-2), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-021-03099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the possibility space: Taking stock of the diverse capabilities and gaps in integrated assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilkka Keppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Butnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caspani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreane Edelenbosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abe5d8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment model diagnostics: key indicators and model evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathijs Harmsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Kriegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef van Vuuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj-Ivar van Der Wijst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Luderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.054046. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abf964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Cost of Carbon Under Stochastic Tipping Points: when does risk play a role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-021-00549-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate change impacts and mitigation costs on inequality between countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 160, pp.15 - 34. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-019-02637-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic map of the literature on carbon lock-in induced by long-lived capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Fisch-Romito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Creutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Minx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Callaghan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/aba660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario processes for socio-environmental systems analysis of futures: A review of recent efforts and a salient research agenda for supporting decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondoss Elsawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony J. Jakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Rothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 729, pp.138393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02882176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transformations pour l’atténuation du changement climatique ? Des trajectoires d’émissions mondiales à la trajectoire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 352 (4-5), pp.309-317. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l’ornière : Perspectives sur la transition bas-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°26 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.026.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03030344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités mondiales et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taconet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.165.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition in energy demand sectors to limit global warming to 1.5 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.441-462. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-018-9682-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of greenhouse gas emission drivers across European countries since the 2008 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2019.1625744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation infrastructures in a low carbon world: An evaluation of investment needs and their determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Fisch-Romito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.203-219. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2019.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing global climate policy ambition towards a 1.5 °C stabilization: a short-term multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Vrontisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Luderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Saveyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Keramidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Aleluia Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/aab53e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01782274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of consumer preferences and climate policies in the global transition to low-carbon vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mccollum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bevione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreane Edelenbosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-018-0195-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on biomass energy deployment in mitigation pathways: the case of water scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séférian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, pp.054011. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/aabcd7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01764461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif « zéro émissions nettes » de l'Accord de Paris : signification et implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/68784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways toward zero-carbon electricity required for climate stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Audoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pfeiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 225, pp.884 - 901. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01804564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon prices across countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Rogelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Waisman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (8), pp.648 - 650. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-018-0239-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of nationally determined contributions on 2030 global greenhouse gas emissions: uncertainty analysis and distribution of emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Treut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/aaa0b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shared socio-economic pathways (SSPs) to oceanic system pathways (OSPs): Building policy-relevant scenarios for global oceanic ecosystems and fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritz Arrizabalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.203 - 216. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2017.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of projected long-term CO2 emissions across the Shared Socioeconomic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marangoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Borgonovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate3199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01437549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario techniques for energy and environmental research: An overview of recent developments to broaden the capacity to deal with complexity and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lempert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Trutnevyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.201 - 210. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Damage on Production or on Growth: What Impact on the Social Cost of Carbon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-017-9572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport infrastructure costs in low-carbon pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Ó Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.389-403. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2016.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social cost of carbon: global duty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleurbaey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 351 (6278), pp.1160 61. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.351.6278.1160-b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating fuel poverty in the transport sector: toward a composite indicator of vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvigorating the scenario technique to expand uncertainty consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Trutnevyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lempert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Strachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (3-4), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-015-1585-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of socio-economic pathways and CO2 emissions scenarios: Insights from the investigation of a scenarios database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schweizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.336-363. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the wake of Paris Agreement, scientists must embrace new directions for climate change research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (27), pp.7287-7290. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1607739113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the main uncertainty drivers of energy security in a low- carbon world: The case of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.530 - 541. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emissions physically needed to keep global warming below 2 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachiiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.7958. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer la précarité énergétique en matière de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 625, pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis of an energy-economy model of the residential building sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WOULD CLIMATE POLICY IMPROVE THE EUROPEAN ENERGY SECURITY?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 06 (02), pp.10. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010007815500086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atténuation du changement climatique : retour sur le 5e rapport du Giec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, numéro spécial climat, 88, pp.97. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP21 : Pour rejoindre rapidement une trajectoire limitant le réchauffement à 2 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Treut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 décembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cobénéfices des politiques climatiques : un concept opérant pour les négociations climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.S41 - S51. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection des changements climatiques futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, numéro spécial climat, 88, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des scénarios par centaines : Comment les démarches statistiques renouvellent les approches prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 398, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building SSPs for climate policy analysis: a scenario elicitation methodology to map the space of possible future challenges to mitigation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lempert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.509 - 522. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-013-0904-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les véhicules électrifiés réduiront-ils les émissions de carbone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 611, pp.5--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux scénarios socio-économiques pour la recherche sur le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Numéro Spécial Climat, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2°C or Not 2°C?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.179-192. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transportation sector and low-carbon growth pathways: modeling urban, infrastructure and spatial determinants of mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Waisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.106-129. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2012.735916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-GDP decoupling in a second best world--a case study on India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (2), pp.339-356. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0354-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential for energy conservation in French households through hybrid modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaetan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.426--445. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2011.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imaclim-R model: infrastructures, technical inertia and the costs of low carbon futures under imperfect foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-David Waisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Grazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114 (Special issue), pp.101-120. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0387-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and combining energy saving policies: Will proposed residential sector policies meet french official targets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-G. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (SPEC. ISSUE 1), pp.213-242. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/ISSN0195-6574-EJ-Vol32-SI1-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing Infrastructure and the 2°C Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (3-4), pp.801-805. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0268-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The costs of climate policies in a second best world with labour market imperfections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.768-788. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3763/cpol.2009.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral Targets for Developing Countries: Combining &amp;quot;Common but differentiated Responsibilities with meaningful Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.731-751. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3763/cpol.2009.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate policies as a hedge against the uncertainty on future oil supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (3-4), pp.663-668. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9868-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMACLIM-R: a modelling framework to simulate sustainable development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Waisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Environmental Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGENVI.2010.030566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate policies in a second-best world- a case study on India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (3), pp.1519-1528. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2009.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00724498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resilience of the Indian Economy to Rising Oil Prices as a Validation Test for a Global Energy-Environment-Economy CGE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (11), pp.4259-4266. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in IPCC AR6 WGIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les connaissances scientifiques pour encourager le passage à l’action en faveur de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Météo Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Assessment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFF-CMCC European Institute on Economics and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Come, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early policies can close the gap to 1.5°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Strefler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Kriegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Fragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth IAMC (Integrated Assessment Modeling Consortium ) Annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking climate change and global inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(How) can economic research contribute to the mitigation agenda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "CLIMACT Ideas &amp; Actions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminuer les émissions de CO2 en France et dans le monde: les différentes trajectoires d'ici 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diminuer les émissions de CO2 en France et dans le monde: les différentes trajectoires d'ici 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Progressistes, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser l'empreinte carbone de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Maîtriser l'empreinte carbone de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut Conseil pour le Climat, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From direct to final economic impacts of climate change: The case of heat stress on labour productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Lostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAVIGATE-ENGAGE Workshop on Modeling and assessment of impacts, adaptive capacity, and interactions with Sustainable Development Goals in IAMs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMCC, Oct 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et inégalités mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands séminaires de l’Observatoire Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyle changes in pathways compatible with climate change mitigation goals and development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTA-UAB International Virtual Conference « Towards low-carbon lifestyles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles transitions pour l’atténuation du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Face au changement climatique, le champ des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition in energy demand sectors to limit global warming to 1.5° C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chalmers University of Technology, Jun 2018, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal emissions path under multiple uncertainties: the role of the decision criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Méjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the IAMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMC (Integrated Assessment Modelling Consortium), Nov 2018, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition in energy demand sectors to limit global warming to 1.5◦C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of Transport Infrastructure in a low-carbon World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Ó Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Environment and Energy Finance Issues (ISEFI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School and the Centre of Geopolitics of Energy and Raw Materials (Paris Dauphine University) Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the role of Transport Infrastructure in a low-carbon World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Ó Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Workshop, Jun 2016, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of nationally determined contributions, and associated uncertainty, on 2030 global greenhouse gas emissions and their distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Integrated Assessment Modeling Consortium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Assessment Modeling Consortium, Dec 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and analyzing large numbers of socio-economic scenarios : a modelling experiment to explore the main determinants of economic growth in a carbon-constrained world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to investigate the diversity of socio-economic pathways with similar outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment Modelling Consortium 8th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change mitigation costs: what can we learn from a large number of scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliance Summer School in Science and Policy 2014, "Climate Change Research: The Nexus of Natural and Social Science"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the policy relevance of scenarios through a dynamic analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Intl. Congress on Env. Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, United States. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change mitigation costs : a tale of uncertainties, metrics and misleading baselines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAND seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Santa Monica, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité énergétique dans le transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CERAS : Quelle justice sociale à l'heure de la transition énergétique?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative techniques for quantitative scenarios in energy and environmental research: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Trutnevyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Intl. Congress on Env. Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, United States. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the policy relevance of scenarios through a dynamic analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IQ SCENE: Innovative techniques for Quantitative SCenarios in ENergy and Environmental research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abatement strategies against uncertainty and variability of climate change damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Equity and Risk in Integrated Assessment Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent work at Cired in the &amp;quot;Framework for the Development of New Socio-economic Scenarios forClimate Change Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for Energy Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Ecole de Physique des Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE COST OF CLIMATE CHANGE MITIGATION : UNCERTAINTIES AND METRICS MATTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEA-ESEM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would climate policy improve the European energy security?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change mitigation: what is the cost?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Intl. Congress on Env.Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will/would climate policy improve European energy security ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference on Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTAP, Jun 2013, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation costs in second-best economies: time profile of emission reductions and sequencing of accompanying measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamdi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Waisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Atlantic Workshop on Energy and Environmental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toxa, Spain. http://tv.uvigo.es/matterhorn/15139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation costs in second-best economies : time profile of emission reductions and sequencing of accompanying measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waisman Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Atlantic Workshop on Energy and Environmental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, A Toxa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Work on SSPs and Challenges to Mitigation, Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCC Working Group II and III co-sponsored meeting on "New Socio- economic Pathways for Climate Change Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling experiments with Imaclim-R - Hybrid general equilibrium and oil depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy: The Next Systemic Risk to Banking? - High level seminar co-hosted by the Institute of International and European Affairs and ASPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Option Value of Electrified Vehicles from a Welfare Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2°C or not 2°C?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Under Pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of mitigation costs: emission profile, revenue recycling and transport infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Waisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference on Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Geneve, Switzerland. https://www.gtap.agecon.purdue.edu/events/Conferences/2012/default.asp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le coût des politiques climatiques - de l'importance des mécanismes de second rang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Economie Forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International emission trading for effective global climate policy implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario elicitation methodology to map the space of possible future mitigative and adaptative capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Lempert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the New Socioeconomic Pathways for Climate Change Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral targets for developing countries : Combining &amp;quot;Common but differentiated responsibilities&amp;quot; with &amp;quot;Meaningful participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Energy Workshop Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral targets for developing countries: Combining &amp;quot;Common but differentiated responsibilities&amp;quot; with &amp;quot;Meaningful participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamdi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL ENERGY WORKSHOP- 30th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Palo Alto, United States. http://www.internationalenergyworkshop.org/meetings-1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMF24 Global Scenario Modeler Presentation : Insights from the IMACLIM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Waisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The costs of climate policies in a second best world with labour market imperfections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaclim-R : a risky venture, modeling transition towards Sustainable Development pathways in a 2nd best world context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Scenario Modeler Presentation Insights from the IMACLIM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waisman Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The costs of climate policies in a second best world with labour market imperfections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaclim-R: an innovative hybrid model to foster the dialog on sustainable pathways, energy policies and climate stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of PBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate policies in a second-best world - A case study on India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth World Congress of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of the French residential demand for heating energy to evaluate the impact of policy instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lg Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE 10th European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if energy decoupling of emerging economies were not so spontaneous? An illustrative example on India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Congress Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if energy decoupling of emerging economies were not so spontaneous? An illustrative example on India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Climate Change Copenhagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if energy decoupling of emerging economies was not so spontaneous ? An illustrative example on India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Congress on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coût macroéconomique des politiques climatiques. Changement technique et leviers d’actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMACLIM-R France : Focus on Heating Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Modeling of Economy-Energy-Environment Scenarios - The Impact of China and India's Economic Growth on Global Economy and Energy Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resilience of the Indian Economy to Rising Oil Prices as a Validation Test for a Global Energy-Environment-Economy CGE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bern, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate policies: what if emerging country baseline were not so optimistic? - a case study related to India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Council for an Energy Efficient Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Côte d'Azur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resilience of the Indian Economy to Rising Oil Prices as a Validation Test for a Global Energy-Environment-Economy CGE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Modeling of Economy-Energy-Environment Scenarios The Impact of China and India Economic Growth on Global Economy and Energy Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Waisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the International Dimensions of Climate Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de vie et financement des exploitations agricoles : approche monographique de la répartition du revenu entre famille et entreprise à partir de quatre exploitations laitières de l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hascoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Regards croisés sur les sociétés en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., 1998, Nantes, France. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes sociétaires dans l'agriculture française : étude réalisée à partir des données du Réseau d'Information Comptable Agricole et de l'enquête de structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couroussé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Regards croisés sur les sociétés en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., 1998, Nantes, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transition in energy demand sectors to limit global warming to 1.5° C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the IAMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating fuel poverty in the transport sector: toward a composite indicator of vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFCC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global inequalities and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taconet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of the Political Economy of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9780367410704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, Environment and Sustainable Globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenberg Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Eatwell, Terry McKinley and Pascal Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges for Europe in the World, 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.386, 2014, 9781472419279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sectorielle dans les pays en développement : enseignements du modèle Imaclim-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Godard, Jean-Pierre Ponssard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie du climat, pistes pour l'après-Kyoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de l'Ecole Polytechnique, Palaiseau, France, pp.314, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches argumentaires issues de l'étude &amp;quot;Conditions de l'émergence et impacts macroéconomiques du véhicule électrique en Europe et en Chine&amp;quot; - Working Paper Chaire modélisation prospective au service du développement durable (MPDD) n° 2012-01-04</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bibas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2C or not 2C?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if energy decoupling of emerging economies were not so spontaneous? An illustrative example on India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal business model adaptation plan for a company under a transition scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMpact Assessment of CLIMate policies with IMACLIM-R 1.1. Model documentation version 1.1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bibas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hamdi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Cost of Carbon under stochastic tipping points: when does risk play a role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric impacts and over-provision of public goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways toward Zero-Carbon Electricity Required for Climate Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Audoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of an energy-economy model of the residential building sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les véhicules électrifiés réduisent-ils les émissions de carbone ? Un raisonnement prospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building SSPs for Climate Policy Analysis : A Scenario Elicitation Methodology to Map the Space of Possible Future Challenges to Mitigation and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Lempert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential for energy conservation in French households through hybrid modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and combining energy saving policies : Will proposed residential sector policies meet French official targets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate policies as a hedge against the uncertainty on future oil supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Modelling of Economic-Energy-Environment Scenarios - The Impact of China and India's Economic Growth on Energy Use and CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Waisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if energy decoupling of emerging economies were not so spontaneous ? An illustrative example on India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The costs of climate policies in a second best world with labour market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate policies : what if emerging country baseline were not so optimistic? - a case study related to India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resilience of the Indian Economy to Rising Oil Prices as a Validation Test for a Global Energy-Environment-Economy CGE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INDC counter, aggregation of national contributrions and 2°C trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 32, Institut Pierre Simon Laplace, Climate Modelling Center Scientific Note. 2015, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A post-growth society for the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-David Waisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario analysis: perspectives for energy, emissions and mitigation of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer Les Interactions entre Politique climatique et Sécurité énergétique en Europe (ELIPSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Monjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vogt-Schilb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios to investigate the interplay between energy, environment and sustainable globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augur FP7 project, Main challenges for the role of Europe global governance on energy and environmental issues: the role of Europe climate negotiation (1992-2010) and building a few scenarios for innumerable energy and climate futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main challenges for the role of Europe in global governance on energy and environmental issues: prospective analyses and scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des mesures du Grenelle de l'Environnement sur le parc de logements - Rapport pour le Conseil Général du Développement Durable, ministère de l'Ecologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penot-Antoniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Études et documents - Numéro 58, 2011, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a case for the EU moving beyond 20% GHG emissions reduction target by 2020? - Rapport pour Climate Strategies, 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to solve the aggregation problem between energy and trade and macro economic data in global models - AUGUR EUFP7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du tryptique croissance ‐ prix du carbone - prix des énergies fossiles avec le modèle IMACLIM‐R - EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamdi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports et le Facteur 4 - Entre diversification des signaux et réforme fiscale, Rapport final PREDIT GO n°11 Politique des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes et inerties au coeur de la question climatique: Explorations numériques en économie du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Paris Est, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01654151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16906,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB7DEB40"/>
+    <w:nsid w:val="E15CC7E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17137,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-guivarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9405-256X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152290761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05046090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adcb53" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Andreoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Charalampidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouro Dasgupta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dennig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-024-02151-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03138-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Collins-Sowah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Piontek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Soergel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad376e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ploy Achakulwisut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erickson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Schaeffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Brutschin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41105-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taconet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102850" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huppmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01349-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Butnar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caspani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe5d8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Ruijven" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef van Vuuren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03099-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K&#246;berle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Vandyck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Macaluso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bosetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01203-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Harmsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj-Ivar van Der Wijst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Luderer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abf964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-021-00549-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fisch-Romito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Minx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Callaghan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aba660" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondoss Elsawah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Hamilton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Jakeman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Rothman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schweizer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.23" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daumas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.165.0035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02637-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-018-9682-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2019.1625744" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2019.04.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Vrontisi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Saveyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Keramidas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Aleluia Reis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aab53e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccollum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carrara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0195-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabcd7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bataille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Rogelj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Waisman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0239-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaa0b9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Audoly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vogt-Schilb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfeiffer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.05.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68784" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lempert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Trutnevyte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marangoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borgonovo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9572-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2016.02.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.351.6278.1160-b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Strachan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1585-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292901v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rozenberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin &#211; Broin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.11.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007815500086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Giraudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quirion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56365" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124443v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vial" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56362" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188788v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachiiri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8958" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018477v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rozenberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0904-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Waisman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2012.735916" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786749v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.10.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-David Waisman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0387-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQVSF9PM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715345v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gaetan Giraudet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.07.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQJWCXLN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724495v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0354-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755824v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-G. Giraudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/ISSN0195-6574-EJ-Vol32-SI1-12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0268-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/cpol.2009.0012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/cpol.2009.0070" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724498v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.11.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gitz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGENVI.2010.030566" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00667118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9868-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.05.025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442520v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450872v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Strefler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534478v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459619v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lostis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534413v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538609v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216599v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128551v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459343v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579835v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290293v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058016v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580428v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053785v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053783v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Monjon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053750v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580409v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053786v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580545v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799469v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757079v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Solignac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799530v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581936v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisman Henri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799494v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Lempert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799756v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855535v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799921v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799409v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855540v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583483v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583490v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583620v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827281v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777637v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583707v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583747v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799429v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799441v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583759v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roques" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Giraudet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841175v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courouss&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841174v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hascoet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459724v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301768v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538501v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenberg Julie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757071v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00802401v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bibas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799515v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366274v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682824v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ndiaye" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702627v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408904v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960318v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079837v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016399v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Branger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866450v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793927v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866425v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866449v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366276v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866429v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866448v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866443v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866431v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245354v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053741v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Demailly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chancel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800492v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800481v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800477v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799740v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penot-Antoniou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800473v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773063v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rozenberg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773057v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Hourcade" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800464v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799780v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773721v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Combet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghersi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01654151v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-guivarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9405-256X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152290761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pfFQYhcAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05046090v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adcb53" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03138-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Andreoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Charalampidis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouro Dasgupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dennig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-024-02151-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Collins-Sowah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Piontek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Soergel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad376e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ploy Achakulwisut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erickson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Schaeffer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Brutschin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41105-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taconet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102850" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huppmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01349-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K&#246;berle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Vandyck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Macaluso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bosetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01203-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Ruijven" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef van Vuuren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03099-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Butnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caspani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe5d8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Harmsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj-Ivar van Der Wijst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Luderer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abf964" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-021-00549-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02637-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fisch-Romito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Minx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Callaghan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aba660" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondoss Elsawah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Hamilton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Jakeman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Rothman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schweizer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138393" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daumas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0056" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.165.0035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-018-9682-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2019.1625744" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2019.04.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Vrontisi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Saveyn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Keramidas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Aleluia Reis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aab53e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccollum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carrara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0195-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabcd7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920192v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68784" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Audoly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vogt-Schilb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfeiffer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.05.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862268v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bataille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Rogelj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Waisman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0239-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaa0b9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584182v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campling" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.06.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marangoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Borgonovo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3199" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lempert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Trutnevyte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9572-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin &#211; Broin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleurbaey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.351.6278.1160-b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277414v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2016.02.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Strachan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1585-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292901v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rozenberg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348948v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.04.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachiiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Jones" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8958" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194436v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Giraudet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quirion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171469v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010007815500086" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56365" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124443v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vial" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56362" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018477v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rozenberg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0904-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786749v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750704v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.10.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799119v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Waisman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2012.735916" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0354-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00715345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gaetan Giraudet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.07.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQJWCXLN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-David Waisman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grazi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0387-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQVSF9PM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-G. Giraudet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/ISSN0195-6574-EJ-Vol32-SI1-12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0268-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/cpol.2009.0012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3763/cpol.2009.0070" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00667118v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9868-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gitz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGENVI.2010.030566" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724498v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.11.035" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.05.025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450872v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Strefler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessens" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534478v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534428v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534413v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459619v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lostis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216586v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216624v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459343v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579835v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579799v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579713v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290293v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290288v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053786v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580409v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110438v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053785v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580428v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053783v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Monjon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053750v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580545v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799530v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581936v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisman Henri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799508v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799469v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581434v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Solignac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799520v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855535v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799494v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Lempert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799756v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799921v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799409v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583490v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583483v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583620v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00855540v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777625v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Giraudet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777637v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583750v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583707v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583747v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583759v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roques" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841174v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hascoet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841175v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courouss&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459724v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301768v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987262v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenberg Julie" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757071v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00802401v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bibas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799515v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366274v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682824v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ndiaye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702627v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408904v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01960318v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079837v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016399v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Branger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866450v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793927v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866425v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866449v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866448v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866443v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866429v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366276v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866431v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245354v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053741v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Demailly" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chancel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800477v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800492v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800481v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773057v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rozenberg" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Hourcade" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800473v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799740v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penot-Antoniou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773063v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800464v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00799780v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773721v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Combet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghersi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01654151v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>