--- v0 (2026-03-27)
+++ v1 (2026-04-29)
@@ -3486,51 +3486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9E75407"/>
+    <w:nsid w:val="CB519BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3634,51 +3634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23292ED0"/>
+    <w:nsid w:val="A6256562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3782,51 +3782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11001D42"/>
+    <w:nsid w:val="A451AE19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3930,51 +3930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E004FC32"/>
+    <w:nsid w:val="8D3DEFEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4078,51 +4078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CF1AA8A9"/>
+    <w:nsid w:val="4460B95C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4226,51 +4226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D6CF20C5"/>
+    <w:nsid w:val="682E7743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4374,51 +4374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AFBE256B"/>
+    <w:nsid w:val="59F56CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>