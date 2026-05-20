--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -98,53 +98,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-8664-1340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=Q39cMlcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">F-1164-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -782,1389 +803,1389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking joint multi-omics dimensionality reduction approaches for the study of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooya Zakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-20430-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of ROS and metabolic status to neonatal and adult CD8 + T cell activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Sánchez-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otoniel Rodríguez-Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Ramirez-Pliego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rosas Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0226388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02428783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation between T cell receptor and Toll-like receptor 5 signaling for CD4 + T cell activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otoniel Rodríguez-Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kempis-Calanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darely Gutiérrez-Reyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (577), pp.eaar3641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.aar3641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoLoMoTo Interactive Notebook: Accessible and Reproducible Computational Analyses for Qualitative Biological Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Prediction of Mutations to Control Pathways Enabling Tumour Cell Invasion with the CoLoMoTo Interactive Notebook (Tutorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Monteiro</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.n°680:1-13. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/319780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794294v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Mutations to Control Pathways Enabling Tumour Cell Invasion with the CoLoMoTo Interactive Notebook (Tutorial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CoLoMoTo Interactive Notebook: Accessible and Reproducible Computational Analyses for Qualitative Biological Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.787. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/319780⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.n°680:1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809081v1</w:t>
+                <w:t xml:space="preserve">hal-01794294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krox20 hindbrain regulation incorporates multiple modes of cooperation between cis-acting elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thierion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (7), pp.e1006903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02158641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSAT 2015: Regulatory Sequence Analysis Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Medina-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime A. Castro-Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (W1), pp.W50--W56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkv362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomics identifies the membrane-associated peroxidase GPx8 as a cellular substrate of the hepatitis C virus NS3-4A protease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Morikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Loan Dao Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong T L Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (2), pp.423-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hep.26671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative simulation of the initiation of sporulation in Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Geiselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Batt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 66 (2), pp.261-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulm.2003.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative simulation of genetic regulatory networks using piecewise-linear models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 66 (2), pp.301-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulm.2003.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2174,497 +2195,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The malaria parasite Plasmodium falciparum prepares for life within the host cell by activating a complex gene network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Drosophila Fab-7 boundary element modulates Abd-B gene activity in the genital disc by guiding an inversion of collinear chromatin organization and alternative promoter use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moniot-Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Moindrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoulsan 2: an efficient workflow manager for reproducible bulk, long-read and single-cell transcriptomics analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking joint multi-omics dimensionality reduction approaches for cancer study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooya Zakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Naldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2674,124 +2695,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIR_bioinfo : a software perspective of reproducibility of bioinformatics analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie Informatique et Mathématiques - JOBIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2801,624 +2822,624 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plans de gestion des données : recommandations pour une gestion responsable et ouverte des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hadrossek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Simulation of the Initiation of Sporulation in B. subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde De jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Geiselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Batt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Page</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4527, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Simulation of Genetic Regulatory Networks Using Piecewise-Linear Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde De Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4407, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Network Analyzer: A Tool for the Qualitative Simulation of Genetic Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Geiselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4262, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3486,51 +3507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB519BEC"/>
+    <w:nsid w:val="99D789DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3634,51 +3655,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A6256562"/>
+    <w:nsid w:val="1BBC83AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3782,51 +3803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A451AE19"/>
+    <w:nsid w:val="38A61288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3930,51 +3951,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8D3DEFEB"/>
+    <w:nsid w:val="B697933A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4078,51 +4099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4460B95C"/>
+    <w:nsid w:val="A7601357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4226,51 +4247,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="682E7743"/>
+    <w:nsid w:val="0DB2A913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4374,51 +4395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="59F56CD7"/>
+    <w:nsid w:val="443F36C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4623,51 +4644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-hernandez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8664-1340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-1164-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Zakeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Naldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20430-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02428783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio S&#225;nchez-Villanueva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Rodr&#237;guez-Jorge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ramirez-Pliego" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rosas Salgado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226388" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02154906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kempis-Calanis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darely Guti&#233;rrez-Reyna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3641" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794294v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/319780" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thierion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Men" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collombet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006903" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Medina-Rivera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv362" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Morikawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouttenoire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Loan Dao Thi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T L Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26671" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Geiselmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulm.2003.08.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZWT6NFV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulm.2003.08.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-713K1RCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moniot-Perron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moindrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Edouard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05505299v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde De&#160;jong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde De Jong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-hernandez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8664-1340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Q39cMlcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-1164-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Zakeri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Naldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20430-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02428783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio S&#225;nchez-Villanueva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Rodr&#237;guez-Jorge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ramirez-Pliego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rosas Salgado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226388" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02154906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kempis-Calanis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darely Guti&#233;rrez-Reyna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3641" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/319780" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794294v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00680" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thierion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Men" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collombet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006903" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Medina-Rivera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Morikawa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouttenoire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Loan Dao Thi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T L Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26671" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Geiselmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulm.2003.08.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZWT6NFV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulm.2003.08.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-713K1RCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moniot-Perron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moindrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manceau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Edouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bauquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deshaies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05505299v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde De&#160;jong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072181v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde De Jong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>