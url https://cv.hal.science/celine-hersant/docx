--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Céline Hersant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Responsable de la Théâtrothèque Gaston Baty, Université Sorbonne Nouvelle.</w:t>
+        <w:t xml:space="preserve">Chercheur associé à l'Institut de Recherche en Etudes Théâtrales (IRET), Université Sorbonne Nouvelle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -179,58 +179,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteur en Études théâtrales (prix de la Chancellerie des Universités de Paris – 2007), elle a d’abord été enseignant-chercheur (2001-2013) au sein de l’Institut d’Études Théâtrales de l’université Sorbonne Nouvelle – Paris 3, au Sweet Briar College et au Hamilton College, ainsi qu’à l’École Supérieure des Arts et Techniques – section scénographie (ESAT) où elle a principalement animé des cours sur l’histoire du théâtre et des dispositifs scéniques, la dramaturgie et l’esthétique, des ateliers du spectateur et des ateliers d’écriture.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Elle est depuis 2013 responsable de la Théâtrothèque Gaston Baty - Institut d'Etudes Théâtrales (Université Sorbonne nouvelle – Paris 3).</w:t>
+        <w:t xml:space="preserve">Docteur en Études théâtrales (prix de la Chancellerie des Universités de Paris – 2007), elle a d’abord été enseignant-chercheur (2001-2013) au sein de l’Institut d’Études Théâtrales de l’université Sorbonne Nouvelle – Paris 3, au Sweet Briar College et au Hamilton College, ainsi qu’à l’École Supérieure des Arts et Techniques – section scénographie (ESAT) où elle a principalement animé des cours sur l’histoire du théâtre et des dispositifs scéniques, la dramaturgie et l’esthétique, des ateliers du spectateur et des ateliers d’écriture. Elle dirige depuis 2013 la Théâtrothèque Gaston Baty - Institut d'Etudes Théâtrales (Université Sorbonne nouvelle).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doctorat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Recyclage et fabrique continue du texte (Valère Novarina, Noëlle Renaude et Daniel Lemahieu)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Université Sorbonne nouvelle - Paris 3, 2006.</w:t>
       </w:r>
     </w:p>
@@ -241,79 +234,58 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spécialités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ecritures théâtrales contemporaines, dramaturgies des XXe-XXIe siècles, modes de production du texte, génétique, géocritique, cartographie littéraire, intertextualité, réécriture, archives et palimpsestes, jeux typographiques, périodiques arts du spectacle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Groupes de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- Institut de Recherche en Études Théâtrales (IRET), Université Sorbonne nouvelle – Paris 3</w:t>
+        <w:t xml:space="preserve">- Institut de Recherche en Études Théâtrales (IRET), Université Sorbonne nouvelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- Groupe de Recherche Interuniversitaire sur les Revues de Théâtre (GRIRT), Université Sorbonne nouvelle – Paris 3 / Université Diderot – Paris 7</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">- Groupe de Recherches Interuniversitaire sur les Écritures Théâtrales XX-XXIe (GRIET), Université Sorbonne nouvelle – Paris 3 / ENS</w:t>
+        <w:t xml:space="preserve">- Groupe de recherche &amp;quot;Poétiques du drame moderne et contemporain&amp;quot;, IRET, Université Sorbonne nouvelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">linkedin.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">scholar.google.fr</w:t>
@@ -914,985 +886,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médiatisation du corps et des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les voix marionnettiques 60-61, p. 154-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bergson face aux écritures contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Etats du comique théâtral contemporain, 17, p. 67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Céline Hersant</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pendant que perle l’alambic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les voix marionnettiques 60-61, p. 154-162</w:t>
+              <w:t xml:space="preserve">, 2013, Passage du témoin : autour de Jean-Pierre Sarrazac, 56-57, p. 27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Céline Hersant</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde d’anciens doctorants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Losco-Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Passage du témoin : autour de Jean-Pierre Sarrazac, 56-57, p. 27-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, Passage du témoin : autour de Jean-Pierre Sarrazac, 56-57, p. 68-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etth.056.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Joseph Danan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas théâtral portatif : l'invention du territoire dramatique chez Alain-René Lesage, Georges Feydeau et Noëlle Renaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, p. 96-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomades et sédentaires – Cartographie du théâtre de Lagarce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Jean-Luc Lagarce, 969-970, p. 107-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les théâtres de la parole » (quelques auteurs d'aujourd'hui)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vous avez dit « théâtre » ?, 163-164, p. 145-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors les mots (Novarina, Angot, Guyotat, Lemahieu, Kermann)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Boula de Mareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Losco-Lena</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lescot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Passage du témoin : autour de Jean-Pierre Sarrazac, 56-57, p. 68-87. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, La Réinvention du drame (sous l’influence de la scène), 38-39, p. 60-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atelier volant&amp;quot; ou le théâtre de l’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarrazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Jean-Luc Lagarce, 969-970, p. 107-114</w:t>
+              <w:t xml:space="preserve">, 2002, Valère Novarina, 880-881, p. 117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...197 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier d’écriture de Valère Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, La Parabole et le théâtre qui pense, 7, p. 7-30</w:t>
+              <w:t xml:space="preserve">, 2002, La Parabole et le théâtre qui pense, 7, p. 90-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de La Parabole ou l’enfance du théâtre de Jean-Pierre Sarrazac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Banu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sarrazac</w:t>
+                <w:t xml:space="preserve">Marie-Christine Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...18 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Naugrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, La Parabole et le théâtre qui pense, 7, p. 90-103</w:t>
+              <w:t xml:space="preserve">, 2002, La Parabole et le théâtre qui pense, 7, p. 7-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01406081v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œuvre dans tous ses états</w:t>
               </w:r>
@@ -1960,51 +1932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhapsodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Naugrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Poétique du drame moderne et contemporain : Lexique d’une recherche, 22, p. 105-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2495,165 +2467,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Je cherche la quadrature du langage&amp;quot; : Novarina géomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix de Valère Novarina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Jourde, Nov 2002, Valence, France. p. 15-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Généalogie de &amp;quot;La Chair de l’homme&amp;quot; et de ses cinq réécritures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre de Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Aix-en-Provence, France. p. 37-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406922v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01406891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une radiographie humaine : &amp;quot;Le drame de la vie&amp;quot; de Valère Novarina</w:t>
               </w:r>
@@ -2702,165 +2674,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le recyclage du fragment &amp;quot;la lumière nuit&amp;quot; dans l’œuvre de Valère Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures dramatiques contemporaines (1980-2000) : l’avenir d’une crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche "Poétique du drame moderne et contemporain"; Institut d'Etudes Théâtrales; Université Sorbonne nouvelle - Paris 3; Théâtre National de la Colline; l'Association théâtrale; Centre d'études théâtrales de l'Université catholique de Louvain-la-Neuve, Dec 2001, Paris, France. p. 28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’acteur novarinien et son double : d’Artaud à Novarina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les figures de l'acteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASSIC, May 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404454v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01406956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3241,1636 +3213,1649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oeuf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Néon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.278-281, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.272-273, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002439v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05002436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.272-273, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.79-83, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002436v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chèvre</w:t>
+                <w:t xml:space="preserve">Atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-83, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.37-41, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002424v1</w:t>
+                <w:t xml:space="preserve">hal-05002420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier</w:t>
+                <w:t xml:space="preserve">Maçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.37-41, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.234-235, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002420v1</w:t>
+                <w:t xml:space="preserve">hal-05002435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japon</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborations artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201-204, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.84-96, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002434v1</w:t>
+                <w:t xml:space="preserve">hal-05002426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.16-18, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.47-48, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002416v1</w:t>
+                <w:t xml:space="preserve">hal-05002422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vade-mecum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.384-386, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.30-32, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002443v1</w:t>
+                <w:t xml:space="preserve">hal-05002418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maçon</w:t>
+                <w:t xml:space="preserve">Vade-mecum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.234-235, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.384-386, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002435v1</w:t>
+                <w:t xml:space="preserve">hal-05002443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborations artistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Accessoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.84-96, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.16-18, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002426v1</w:t>
+                <w:t xml:space="preserve">hal-05002416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balistique</w:t>
+                <w:t xml:space="preserve">Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-48, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.201-204, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002422v1</w:t>
+                <w:t xml:space="preserve">hal-05002434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamorphose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guérite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.30-32, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.176-178, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002418v1</w:t>
+                <w:t xml:space="preserve">hal-05002431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décor pictural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.176-178, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.118-120, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002431v1</w:t>
+                <w:t xml:space="preserve">hal-05002428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décor pictural</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.118-120, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.54-59, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002428v1</w:t>
+                <w:t xml:space="preserve">hal-05002423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brut</w:t>
+                <w:t xml:space="preserve">Nostalgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.54-59, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.274-275, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002423v1</w:t>
+                <w:t xml:space="preserve">hal-05002438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nostalgie</w:t>
+                <w:t xml:space="preserve">Famille graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.274-275, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.160-161, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002438v1</w:t>
+                <w:t xml:space="preserve">hal-05002430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille graphique</w:t>
+                <w:t xml:space="preserve">Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.160-161, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.127-130, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002430v1</w:t>
+                <w:t xml:space="preserve">hal-05002429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue</w:t>
+                <w:t xml:space="preserve">Clef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.127-130, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.90-94, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002429v1</w:t>
+                <w:t xml:space="preserve">hal-05002425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouvrier du drame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.90-94, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.292-293, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002425v1</w:t>
+                <w:t xml:space="preserve">hal-05002441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliothèque spécialisée comme mise en scène disciplinaire</w:t>
               </w:r>
@@ -4936,126 +4921,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrier du drame</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.292-293, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.278-281, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002441v1</w:t>
+                <w:t xml:space="preserve">hal-05002439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex libris</w:t>
               </w:r>
@@ -5207,199 +5179,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Corbeaux&amp;quot; d’Henry Becque : une spéculation spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Bouchardon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henry Becque, prince de l’amertume. Actes de la journée d’étude organisée à l’Université de Rouen en mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications numériques du CÉRÉdI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://publis-shs.univ-rouen.fr/ceredi/index.php?id=1101, 2020, Henry Becque, prince de l’amertume</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espace, es-tu là ? cartographie des territoires novariniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Thumerel; Marion Chénetier-Alev; Sandrine Le Pors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valère Novarina, les tourbillons de l’écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 347-359, 2020, Valère Novarina, les tourbillons de l’écriture, 979-1-0370-0362-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029822v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03083633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vue cavalière</w:t>
               </w:r>
@@ -6124,801 +6096,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En pistes</w:t>
+                <w:t xml:space="preserve">Oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Corvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noëlle Renaude, Atlas alphabétique d’un nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 57-58, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
+              <w:t xml:space="preserve">, p. 102-103, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406547v1</w:t>
+                <w:t xml:space="preserve">halshs-01406555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciel, mon mari !</w:t>
+                <w:t xml:space="preserve">Saint-Julien-des-Affiquets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Corvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noëlle Renaude, Atlas alphabétique d’un nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 42-43, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
+              <w:t xml:space="preserve">, p. 134-135, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406542v1</w:t>
+                <w:t xml:space="preserve">halshs-01406560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oeil</w:t>
+                <w:t xml:space="preserve">Panneau (tomber dans le)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Corvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noëlle Renaude, Atlas alphabétique d’un nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 102-103, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
+              <w:t xml:space="preserve">, p. 107-108, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406555v1</w:t>
+                <w:t xml:space="preserve">halshs-01406556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Julien-des-Affiquets</w:t>
+                <w:t xml:space="preserve">Maquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Corvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noëlle Renaude, Atlas alphabétique d’un nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 134-135, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
+              <w:t xml:space="preserve">, p. 85-86, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406560v1</w:t>
+                <w:t xml:space="preserve">halshs-01406551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panneau (tomber dans le)</w:t>
+                <w:t xml:space="preserve">Bonne soirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Corvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noëlle Renaude, Atlas alphabétique d’un nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 107-108, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
+              <w:t xml:space="preserve">, p. 28-30, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406556v1</w:t>
+                <w:t xml:space="preserve">halshs-01406538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maquette</w:t>
+                <w:t xml:space="preserve">Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Corvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noëlle Renaude, Atlas alphabétique d’un nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 85-86, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
+              <w:t xml:space="preserve">, p. 26-28, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406551v1</w:t>
+                <w:t xml:space="preserve">halshs-01406534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne soirée</w:t>
+                <w:t xml:space="preserve">Picto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Corvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noëlle Renaude, Atlas alphabétique d’un nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 28-30, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
+              <w:t xml:space="preserve">, p. 113-115, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406538v1</w:t>
+                <w:t xml:space="preserve">halshs-01406559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanc</w:t>
+                <w:t xml:space="preserve">Ciel, mon mari !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Corvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noëlle Renaude, Atlas alphabétique d’un nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 26-28, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
+              <w:t xml:space="preserve">, p. 42-43, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406534v1</w:t>
+                <w:t xml:space="preserve">halshs-01406542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picto</w:t>
+                <w:t xml:space="preserve">En pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Corvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noëlle Renaude, Atlas alphabétique d’un nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Théâtrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 113-115, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
+              <w:t xml:space="preserve">, p. 57-58, 2010, Sur le théâtre, 978-2-84260-326-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01406559v1</w:t>
+                <w:t xml:space="preserve">halshs-01406547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cercle et le carré (géométries de l’écriture et du plateau)</w:t>
               </w:r>
@@ -7171,51 +7143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhapsodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Naugrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Sarrazac; Catherine Naugrette; Hélène Kuntz; Mireille Losco; David Lescot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique du drame moderne et contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7938,51 +7910,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01407033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8047,143 +8019,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paris s'amuse ! mémoires du divertissement populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Sorbonne Nouvelle. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nouvelle économie des institutions culturelles : bibliothèques publiques et musées. La diversification de l’offre des musées et des bibliothèques publiques par le spectacle vivant dans les métropoles du Grand Paris et d’Aix Marseille Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Butel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Bumbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication. 2015, 244 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01407008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8193,115 +8244,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brun, Céline Hersant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1106-1107-1108, pp.134-247, 2021, La marionnette aujourd'hui / Daniel Lemahieu, 978-2-351-50116-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8311,3143 +8362,3143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jeu de l'amour et du hasard de Marivaux par Alfredo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On purge bébé de Georges Feydeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Planchon monte Le Triomphe de l'amour de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands interprètes de Cyrano de Bergerac : de Coquelin à Jean Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot à corps perdu, d'après les écrits et la correspondance de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cagnotte d'Eugène Labiche et Alfred Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantecler d'Edmond Rostand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dame de chez Maxim de Georges Feydeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le drame romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzaccio de Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dispute de Marivaux par Patrice Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Triomphe de l'amour de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruy Blas de Victor Hugo, dit par Gérard Philipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Puce à l'oreille de Georges Feydeau, mise en scène par Stanislas Nordey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruy Blas de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre de foire, d'après Lesage et d'Orneval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fil à la patte de Georges Feydeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre à la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fils naturel, suivi de Dorval et moi de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Système Ribadier de Georges Feydeau et Maurice Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ne badine pas avec l'amour de Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Aiglon d'Edmond Rostand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fausses Confidences de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nuit et le moment de Crébillon fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Barbier de Séville de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zadig de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 26, un sketch de Georges Courteline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion de Lorme de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apogée du vaudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernani de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turcaret d'Alain-René Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un chapeau de paille d'Italie d'Eugène Labiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Borgia de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame Sans-Gêne de Victorien Sardou et Emile Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage théâtral à la fin de l'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatterton, d'Alfred de Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Double inconstance de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrano de Bergerac d'Edmond Rostand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hôtel du Libre-Echange de Georges Feydeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Boulingrin de Georges Courteline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions d'enregistrement des séries « Au théâtre ce soir » à Marigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo, tyran de Padoue de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Caprices de Marianne de Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Puce à l'oreille de Georges Feydeau, mise en scène par Marcel Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Affaire de la rue de Lourcine d'Eugène Labiche, Albert-Henri Monnier et Édouard Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sorano dans Cyrano de Bergerac d'Edmond Rostand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-il bon ? Est-il méchant ? de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fausse suivante de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figaro, d'après Beaumarchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Fausse suivante de Marivaux</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folies bourgeoises ou la petite illustration, un spectacle vaudevillesque mis en scène par Roger Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849178v1</w:t>
-              </w:r>
-[...2850 lines deleted...]
-                <w:t xml:space="preserve">hal-03849162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11515,51 +11566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6221024A"/>
+    <w:nsid w:val="9E6EB995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11746,51 +11797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-hersant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-2437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11919905X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215093879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359215148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Scherer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Treilhou-Balaud&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Boula de Mareuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Banu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chavanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lesage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Naugrette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Joly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thumerel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstheatrales.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2176&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepisteme.org/produit/64/9782889157341/retour-vers-le-vivant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schaeffer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002425v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002441v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufba.ufba.br/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lettresmodernesminard.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230305663" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiappone-Lucchesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406556v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theatre-ouvert.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsxyz.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/ecarlate" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciosi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Butel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231540v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849250v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849179v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849246v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849114v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849259v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849171v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849216v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849261v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849258v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-hersant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-2437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11919905X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215093879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359215148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Scherer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Treilhou-Balaud&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Boula de Mareuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Banu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chavanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lesage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Naugrette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Joly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thumerel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstheatrales.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2176&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepisteme.org/produit/64/9782889157341/retour-vers-le-vivant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schaeffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufba.ufba.br/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lettresmodernesminard.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230305663" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiappone-Lucchesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theatre-ouvert.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsxyz.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/ecarlate" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciosi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Butel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849114v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849171v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849104v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849257v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849219v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849273v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849258v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849162v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849250v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>