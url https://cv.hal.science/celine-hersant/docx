--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1568,178 +1568,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’atelier d’écriture de Valère Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, La Parabole et le théâtre qui pense, 7, p. 90-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Atelier volant&amp;quot; ou le théâtre de l’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarrazac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Valère Novarina, 880-881, p. 117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01406081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de La Parabole ou l’enfance du théâtre de Jean-Pierre Sarrazac</w:t>
               </w:r>
@@ -2674,165 +2674,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’acteur novarinien et son double : d’Artaud à Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures de l'acteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASSIC, May 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le recyclage du fragment &amp;quot;la lumière nuit&amp;quot; dans l’œuvre de Valère Novarina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures dramatiques contemporaines (1980-2000) : l’avenir d’une crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche "Poétique du drame moderne et contemporain"; Institut d'Etudes Théâtrales; Université Sorbonne nouvelle - Paris 3; Théâtre National de la Colline; l'Association théâtrale; Centre d'études théâtrales de l'Université catholique de Louvain-la-Neuve, Dec 2001, Paris, France. p. 28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406956v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01404454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3484,935 +3484,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maçon</w:t>
+                <w:t xml:space="preserve">Brut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.234-235, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.54-59, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002435v1</w:t>
+                <w:t xml:space="preserve">hal-05002423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborations artistiques</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guérite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.84-96, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.176-178, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002426v1</w:t>
+                <w:t xml:space="preserve">hal-05002431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décor pictural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-48, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.118-120, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002422v1</w:t>
+                <w:t xml:space="preserve">hal-05002428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamorphose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.30-32, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.201-204, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002418v1</w:t>
+                <w:t xml:space="preserve">hal-05002434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vade-mecum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.384-386, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.16-18, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002443v1</w:t>
+                <w:t xml:space="preserve">hal-05002416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vade-mecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.16-18, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.384-386, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002416v1</w:t>
+                <w:t xml:space="preserve">hal-05002443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japon</w:t>
+                <w:t xml:space="preserve">Maçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201-204, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.234-235, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002434v1</w:t>
+                <w:t xml:space="preserve">hal-05002435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérite</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborations artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.176-178, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.84-96, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002431v1</w:t>
+                <w:t xml:space="preserve">hal-05002426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décor pictural</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.118-120, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.47-48, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002428v1</w:t>
+                <w:t xml:space="preserve">hal-05002422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brut</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Hersant; Fabrice Thumerel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Valère Novarina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDiffusion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.54-59, 2025, 978 2 3634 5187 3</w:t>
+              <w:t xml:space="preserve">, pp.30-32, 2025, 978 2 3634 5187 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002423v1</w:t>
+                <w:t xml:space="preserve">hal-05002418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nostalgie</w:t>
               </w:r>
@@ -7124,298 +7124,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01405918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Je suis&amp;quot; de Valère Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Ryngaert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux territoires du dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud; CNSAD; Groupe de recherches "Poétique du drame moderne et contemporain"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 203-207, 2005, Apprendre 978-2-7427-5849-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rhapsodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Naugrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Sarrazac; Catherine Naugrette; Hélène Kuntz; Mireille Losco; David Lescot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique du drame moderne et contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 183-187, 2005, Poche, 2-84242-172-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De fil en aiguille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Tremblay </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valère Novarina : La Bouche théâtrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions XYZ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 29-39, 2005, Documents, 978-2-89261-436-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406729v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01406579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires de lecture</w:t>
               </w:r>
@@ -7523,51 +7523,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Sarrazac; Catherine Naugrette; Hélène Kuntz; Mireille Losco; David Lescot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique du drame moderne contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 143-146, 2005, Poche, 2-84242-172-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8742,2755 +8742,2755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le 26, un sketch de Georges Courteline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zadig de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Barbier de Séville de Beaumarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nuit et le moment de Crébillon fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruy Blas de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ne badine pas avec l'amour de Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre de foire, d'après Lesage et d'Orneval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fil à la patte de Georges Feydeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fils naturel, suivi de Dorval et moi de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre à la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Aiglon d'Edmond Rostand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Système Ribadier de Georges Feydeau et Maurice Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fausses Confidences de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chantecler d'Edmond Rostand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dame de chez Maxim de Georges Feydeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le drame romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzaccio de Musset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dispute de Marivaux par Patrice Chéreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Triomphe de l'amour de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruy Blas de Victor Hugo, dit par Gérard Philipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Puce à l'oreille de Georges Feydeau, mise en scène par Stanislas Nordey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ruy Blas de Victor Hugo</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion de Lorme de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Théâtre de foire, d'après Lesage et d'Orneval</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernani de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un fil à la patte de Georges Feydeau</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un chapeau de paille d'Italie d'Eugène Labiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le théâtre à la télévision</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Borgia de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Fils naturel, suivi de Dorval et moi de Diderot</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turcaret d'Alain-René Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Système Ribadier de Georges Feydeau et Maurice Hennequin</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apogée du vaudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On ne badine pas avec l'amour de Musset</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame Sans-Gêne de Victorien Sardou et Emile Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Aiglon d'Edmond Rostand</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage théâtral à la fin de l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Fausses Confidences de Marivaux</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatterton, d'Alfred de Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Nuit et le moment de Crébillon fils</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Double inconstance de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Barbier de Séville de Beaumarchais</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrano de Bergerac d'Edmond Rostand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zadig de Voltaire</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hôtel du Libre-Echange de Georges Feydeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le 26, un sketch de Georges Courteline</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Boulingrin de Georges Courteline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marion de Lorme de Victor Hugo</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions d'enregistrement des séries « Au théâtre ce soir » à Marigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'apogée du vaudeville</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo, tyran de Padoue de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hernani de Victor Hugo</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Caprices de Marianne de Musset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Turcaret d'Alain-René Lesage</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Puce à l'oreille de Georges Feydeau, mise en scène par Marcel Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un chapeau de paille d'Italie d'Eugène Labiche</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Affaire de la rue de Lourcine d'Eugène Labiche, Albert-Henri Monnier et Édouard Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lucrèce Borgia de Victor Hugo</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sorano dans Cyrano de Bergerac d'Edmond Rostand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Madame Sans-Gêne de Victorien Sardou et Emile Moreau</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figaro, d'après Beaumarchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le paysage théâtral à la fin de l'Ancien Régime</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fausse suivante de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chatterton, d'Alfred de Vigny</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folies bourgeoises ou la petite illustration, un spectacle vaudevillesque mis en scène par Roger Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Double inconstance de Marivaux</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-il bon ? Est-il méchant ? de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hersant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...619 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849223v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-03849178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11566,51 +11566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E6EB995"/>
+    <w:nsid w:val="B5367670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11797,51 +11797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-hersant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-2437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11919905X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215093879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359215148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Scherer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Treilhou-Balaud&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Boula de Mareuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Banu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chavanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lesage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Naugrette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Joly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thumerel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstheatrales.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2176&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepisteme.org/produit/64/9782889157341/retour-vers-le-vivant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schaeffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufba.ufba.br/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lettresmodernesminard.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230305663" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiappone-Lucchesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theatre-ouvert.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsxyz.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/ecarlate" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciosi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Butel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849114v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849171v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849236v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849104v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849257v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849219v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849273v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849258v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849162v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849250v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-hersant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-2437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11919905X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215093879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359215148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Scherer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Treilhou-Balaud&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Losco-Lena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kuntz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.056.0068" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Boula de Mareuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Banu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chavanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lesage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Naugrette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Joly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thumerel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdiffusion.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstheatrales.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2176&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsepisteme.org/produit/64/9782889157341/retour-vers-le-vivant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schaeffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002428v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002434v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edufba.ufba.br/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lettresmodernesminard.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230305663" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiappone-Lucchesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theatre-ouvert.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-circe.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406729v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsxyz.com/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/ecarlate" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciosi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Butel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849174v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849246v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849114v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849259v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849171v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849216v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849265v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849273v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849258v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849162v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849250v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849223v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>