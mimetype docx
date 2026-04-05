--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -364,274 +364,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements and Modeling of Vapor–Liquid Equilibria for Eight Mixtures Containing trans -1-Chloro-3,3,3-trifluoropropene (R1233zd(E)) and 2-Chloro-3,3,3-trifluoropropene (R1233xf)</w:t>
+                <w:t xml:space="preserve">Toward the modelling of surface tension of refrigerant mixture based on linear gradient theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+                <w:t xml:space="preserve">Zhiheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brocus</w:t>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Valtz</w:t>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houriez Céline</w:t>
+                <w:t xml:space="preserve">Chieko Kondou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.3c00296⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2022.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197103v1</w:t>
+                <w:t xml:space="preserve">hal-03790555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the modelling of surface tension of refrigerant mixture based on linear gradient theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Measurements and Modeling of Vapor–Liquid Equilibria for Eight Mixtures Containing trans -1-Chloro-3,3,3-trifluoropropene (R1233zd(E)) and 2-Chloro-3,3,3-trifluoropropene (R1233xf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiheng Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Julien Brocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chieko Kondou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.71-84. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (9), pp.2316-2331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2022.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.3c00296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790555v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densities, viscosities, and diffusivities of loaded and unloaded aqueous CO2/H2S/MDEA mixtures: A molecular dynamics simulation study</w:t>
               </w:r>
@@ -656,51 +656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casper van der Geest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs J.H. Vlugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -777,51 +777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othonas Moultos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -907,64 +907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othonas Moultos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1054,51 +1054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1184,64 +1184,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155 (11), pp.114504. </w:t>
@@ -1273,330 +1273,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion hydration free energies and water surface potential in water nano drops: The cluster pair approximation and the proton hydration Gibbs free energy in solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements and modelling of vapour-liquid equilibrium of 2,3,3,3-tetrafluoropropene (R-1234yf)- pentafluoropropane (R-245cb) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5109777⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.315-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355191v1</w:t>
+                <w:t xml:space="preserve">hal-02297363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and modelling of vapour-liquid equilibrium of 2,3,3,3-tetrafluoropropene (R-1234yf)- pentafluoropropane (R-245cb) system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion hydration free energies and water surface potential in water nano drops: The cluster pair approximation and the proton hydration Gibbs free energy in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mautner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107, pp.315-325. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (17), pp.174504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5109777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297363v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1654,633 +1654,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the critical loci for R-23 + (n-propane or n-hexane) and R-116 + n-propane binary mixtures</w:t>
+                <w:t xml:space="preserve">Solvation of the Guanidinium Ion in Pure Aqueous Environments: A Theoretical Study from an &amp;quot;Ab Initio&amp;quot;-Based Polarizable Force Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D. Williams-Wynn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Valtz</w:t>
+                <w:t xml:space="preserve">Celine Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Kovacs</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Meot-Ner Mautner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 108, pp.84-96. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (50), pp.11219--11228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.JCT.2016.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b07874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460064v1</w:t>
+                <w:t xml:space="preserve">hal-02281954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of the Guanidinium Ion in Pure Aqueous Environments: A Theoretical Study from an &amp;quot;Ab Initio&amp;quot;-Based Polarizable Force Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic ion association in aqueous phase and ab initio -based force fields: The case of carboxylate/ammonium salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Houriez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Meot-Ner Mautner</w:t>
+                <w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b07874⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.161720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281954v1</w:t>
+                <w:t xml:space="preserve">hal-01579459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic ion association in aqueous phase and ab initio -based force fields: The case of carboxylate/ammonium salts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
+                <w:t xml:space="preserve">Experimental determination of the critical loci for R-23 + (n-propane or n-hexane) and R-116 + n-propane binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Williams-Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147, pp.161720. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.84-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4997996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.JCT.2016.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579459v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of thermodynamic properties of refrigerant fluids with a new three-parameter cubic equation of state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+                <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the trifluoromethane (R23) + 2,3,3,3-tetrafluoroprop-1-ene (R1234yf) system at temperatures from 254 to 348 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.05.017⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344174v1</w:t>
+                <w:t xml:space="preserve">hal-01305721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the trifluoromethane (R23) + 2,3,3,3-tetrafluoroprop-1-ene (R1234yf) system at temperatures from 254 to 348 K</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+                <w:t xml:space="preserve">Prediction of thermodynamic properties of refrigerant fluids with a new three-parameter cubic equation of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.418-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2016.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305721v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolating Single Organic Ion Solvation Thermochemistry from Simulated Water Nanodroplets</w:t>
               </w:r>
@@ -2292,51 +2292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mautner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2383,64 +2383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Solvation of Organic Ions II: Study of Linear Alkylated Carboxylate Ions in Water Nanodrops and in Liquid Water. Propensity for Air/Water Interface and Convergence to Bulk Solvation Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2721,51 +2721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Solvation of Organic Ions: Protonated Methylamines in Water Nanodroplets. Convergence toward Bulk Properties and the Absolute Proton Solvation Enthalpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meot-Ner Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,51 +2857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to molecular simulation: application to fluid phase equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gassies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Campestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othonas Moultos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,51 +3194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss El Kinaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3406,51 +3406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the transport properties of acid gases in Aqueous MEA solutions using molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,51 +3458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs J. H. Vlugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othon Moultons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2021-31st European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
@@ -3570,51 +3570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pezhman Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Baba-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
@@ -4034,247 +4034,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF THERMODYNAMIC PROPERTIES OF REFRIGERANTS BY USING MOLECULAR SIMULATION AND EXPERIMENT: APPLICATION TO DEVELOPMENT OF PREDICTIVE THERMODYNAMIC MODELS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250894v1</w:t>
+                <w:t xml:space="preserve">hal-01214945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houriez Celine</w:t>
+                <w:t xml:space="preserve">DETERMINATION OF THERMODYNAMIC PROPERTIES OF REFRIGERANTS BY USING MOLECULAR SIMULATION AND EXPERIMENT: APPLICATION TO DEVELOPMENT OF PREDICTIVE THERMODYNAMIC MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">ICR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214945v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de H2 sur une surface métallique</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gassies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Campestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,77 +4776,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielly Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Graz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4897,51 +4897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5104,51 +5104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermophysical properties of binary system CO2 and Hydro-fluoro-olefins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bucarest,, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Celine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th PPEPPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5294,51 +5294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janececk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5464,51 +5464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Dal Pont; Marie Debacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries de procédés, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Agnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bomben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caravati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.102001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gassies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Abbadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.3c00296" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03790555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Kondou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.09.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper van der Geest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othonas Moultos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vlugt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113587" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirad Salehi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062408" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.07.024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Williams-Wynn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kovacs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.JCT.2016.12.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner Mautner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07874" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01344174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.05.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02486" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meot-Ner Michael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb5b04556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goltl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501630q" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05454810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Kinaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kieffel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berteloot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J. H. Vlugt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othon Moultons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01636335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-industries-de-procedes-1/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Agnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bomben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caravati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.102001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gassies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03790555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Kondou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.09.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Abbadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.3c00296" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper van der Geest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othonas Moultos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vlugt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113587" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirad Salehi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062408" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.07.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner Mautner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07874" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Williams-Wynn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kovacs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.JCT.2016.12.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01344174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.05.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02486" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meot-Ner Michael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb5b04556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goltl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501630q" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05454810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Kinaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kieffel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berteloot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J. H. Vlugt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othon Moultons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01636335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-industries-de-procedes-1/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>