--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1273,274 +1273,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and modelling of vapour-liquid equilibrium of 2,3,3,3-tetrafluoropropene (R-1234yf)- pentafluoropropane (R-245cb) system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion hydration free energies and water surface potential in water nano drops: The cluster pair approximation and the proton hydration Gibbs free energy in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mautner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.07.024⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (17), pp.174504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5109777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297363v1</w:t>
+                <w:t xml:space="preserve">hal-02355191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion hydration free energies and water surface potential in water nano drops: The cluster pair approximation and the proton hydration Gibbs free energy in solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements and modelling of vapour-liquid equilibrium of 2,3,3,3-tetrafluoropropene (R-1234yf)- pentafluoropropane (R-245cb) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151 (17), pp.174504. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.315-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5109777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355191v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
               </w:r>
@@ -1654,395 +1654,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of the Guanidinium Ion in Pure Aqueous Environments: A Theoretical Study from an &amp;quot;Ab Initio&amp;quot;-Based Polarizable Force Field</w:t>
+                <w:t xml:space="preserve">Experimental determination of the critical loci for R-23 + (n-propane or n-hexane) and R-116 + n-propane binary mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Houriez</w:t>
+                <w:t xml:space="preserve">Mark D. Williams-Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Meot-Ner Mautner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (50), pp.11219--11228. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.84-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b07874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.JCT.2016.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281954v1</w:t>
+                <w:t xml:space="preserve">hal-01460064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic ion association in aqueous phase and ab initio -based force fields: The case of carboxylate/ammonium salts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Solvation of the Guanidinium Ion in Pure Aqueous Environments: A Theoretical Study from an &amp;quot;Ab Initio&amp;quot;-Based Polarizable Force Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meot-Ner Mautner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997996⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (50), pp.11219--11228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b07874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579459v1</w:t>
+                <w:t xml:space="preserve">hal-02281954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the critical loci for R-23 + (n-propane or n-hexane) and R-116 + n-propane binary mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Valtz</w:t>
+                <w:t xml:space="preserve">Organic ion association in aqueous phase and ab initio -based force fields: The case of carboxylate/ammonium salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Kovacs</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 108, pp.84-96. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.161720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.JCT.2016.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4997996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460064v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the trifluoromethane (R23) + 2,3,3,3-tetrafluoroprop-1-ene (R1234yf) system at temperatures from 254 to 348 K</w:t>
               </w:r>
@@ -2292,51 +2292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mautner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2383,64 +2383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Solvation of Organic Ions II: Study of Linear Alkylated Carboxylate Ions in Water Nanodrops and in Liquid Water. Propensity for Air/Water Interface and Convergence to Bulk Solvation Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3967,51 +3967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Baba-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
@@ -4034,247 +4034,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+                <w:t xml:space="preserve">DETERMINATION OF THERMODYNAMIC PROPERTIES OF REFRIGERANTS BY USING MOLECULAR SIMULATION AND EXPERIMENT: APPLICATION TO DEVELOPMENT OF PREDICTIVE THERMODYNAMIC MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houriez Celine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">ICR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214945v1</w:t>
+                <w:t xml:space="preserve">hal-01250894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF THERMODYNAMIC PROPERTIES OF REFRIGERANTS BY USING MOLECULAR SIMULATION AND EXPERIMENT: APPLICATION TO DEVELOPMENT OF PREDICTIVE THERMODYNAMIC MODELS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250894v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de H2 sur une surface métallique</w:t>
               </w:r>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Celine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th PPEPPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Agnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bomben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caravati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.102001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gassies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03790555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Kondou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.09.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Abbadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.3c00296" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper van der Geest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othonas Moultos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vlugt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113587" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirad Salehi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062408" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.07.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner Mautner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07874" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Williams-Wynn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kovacs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.JCT.2016.12.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01344174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.05.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02486" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meot-Ner Michael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb5b04556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goltl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501630q" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05454810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Kinaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kieffel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berteloot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J. H. Vlugt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othon Moultons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01636335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-industries-de-procedes-1/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Agnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bomben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caravati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.102001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gassies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03790555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Kondou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.09.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Abbadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.3c00296" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper van der Geest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othonas Moultos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vlugt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113587" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirad Salehi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062408" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.07.024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Williams-Wynn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kovacs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.JCT.2016.12.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner Mautner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07874" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01344174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.05.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02486" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meot-Ner Michael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb5b04556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goltl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501630q" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05454810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Kinaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kieffel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berteloot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J. H. Vlugt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othon Moultons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01636335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-industries-de-procedes-1/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>