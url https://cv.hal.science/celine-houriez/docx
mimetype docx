--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -364,620 +364,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the modelling of surface tension of refrigerant mixture based on linear gradient theory</w:t>
+                <w:t xml:space="preserve">Densities, viscosities, and diffusivities of loaded and unloaded aqueous CO2/H2S/MDEA mixtures: A molecular dynamics simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiheng Wang</w:t>
+                <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+                <w:t xml:space="preserve">Casper van der Geest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédérick de Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs J.H. Vlugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2022.09.014⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 575, pp.113913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2023.113913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790555v1</w:t>
+                <w:t xml:space="preserve">hal-04426380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements and Modeling of Vapor–Liquid Equilibria for Eight Mixtures Containing trans -1-Chloro-3,3,3-trifluoropropene (R1233zd(E)) and 2-Chloro-3,3,3-trifluoropropene (R1233xf)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+                <w:t xml:space="preserve">Solving Chemical Absorption Equilibria using Free Energy and Quantum Chemistry Calculations: Methodology, Limitations, and New Open-Source Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mert Polat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick de Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brocus</w:t>
+                <w:t xml:space="preserve">Othonas Moultos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Valtz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houriez Céline</w:t>
+                <w:t xml:space="preserve">Thijs Vlugt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (9), pp.2316-2331. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (9), pp.2616-2629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.3c00296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197103v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities, viscosities, and diffusivities of loaded and unloaded aqueous CO2/H2S/MDEA mixtures: A molecular dynamics simulation study</w:t>
+                <w:t xml:space="preserve">Toward the modelling of surface tension of refrigerant mixture based on linear gradient theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mert Polat</w:t>
+                <w:t xml:space="preserve">Zhiheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casper van der Geest</w:t>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick de Meyer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chieko Kondou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2023.113913⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2022.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426380v1</w:t>
+                <w:t xml:space="preserve">hal-03790555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Chemical Absorption Equilibria using Free Energy and Quantum Chemistry Calculations: Methodology, Limitations, and New Open-Source Software</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental Measurements and Modeling of Vapor–Liquid Equilibria for Eight Mixtures Containing trans -1-Chloro-3,3,3-trifluoropropene (R1233zd(E)) and 2-Chloro-3,3,3-trifluoropropene (R1233xf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal El Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thijs Vlugt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (9), pp.2616-2629. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (9), pp.2316-2331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.3c00296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426374v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Properties of Mixtures of Acid Gases with Aqueous Monoethanolamine Solutions: A Molecular Dynamics Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othonas Moultos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 564, pp.113587. </w:t>
@@ -1054,51 +1054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1158,90 +1158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor pressures and vapor phase compositions of choline chloride urea and choline chloride ethylene glycol deep eutectic solvents from molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirad Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155 (11), pp.114504. </w:t>
@@ -1409,77 +1409,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and modelling of vapour-liquid equilibrium of 2,3,3,3-tetrafluoropropene (R-1234yf)- pentafluoropropane (R-245cb) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,64 +1539,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1673,64 +1673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the critical loci for R-23 + (n-propane or n-hexane) and R-116 + n-propane binary mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark D. Williams-Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the trifluoromethane (R23) + 2,3,3,3-tetrafluoroprop-1-ene (R1234yf) system at temperatures from 254 to 348 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,77 +2162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of thermodynamic properties of refrigerant fluids with a new three-parameter cubic equation of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal El Abbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69, pp.418-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,51 +2721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Solvation of Organic Ions: Protonated Methylamines in Water Nanodroplets. Convergence toward Bulk Properties and the Absolute Proton Solvation Enthalpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meot-Ner Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,51 +2857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to molecular simulation: application to fluid phase equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gassies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Campestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3047,103 +3047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Vapor-Liquid Equilibrium Curves of CO2 and H2s in Aqueous Blends of Mdea and Piperazine Using Molecular Simulations and Quantum Chemistry Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othonas Moultos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs Vlugt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3194,51 +3194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss El Kinaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3406,103 +3406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the transport properties of acid gases in Aqueous MEA solutions using molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs J. H. Vlugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othon Moultons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2021-31st European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
@@ -3570,51 +3570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pezhman Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4034,247 +4034,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION OF THERMODYNAMIC PROPERTIES OF REFRIGERANTS BY USING MOLECULAR SIMULATION AND EXPERIMENT: APPLICATION TO DEVELOPMENT OF PREDICTIVE THERMODYNAMIC MODELS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250894v1</w:t>
+                <w:t xml:space="preserve">hal-01214945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houriez Celine</w:t>
+                <w:t xml:space="preserve">DETERMINATION OF THERMODYNAMIC PROPERTIES OF REFRIGERANTS BY USING MOLECULAR SIMULATION AND EXPERIMENT: APPLICATION TO DEVELOPMENT OF PREDICTIVE THERMODYNAMIC MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">ICR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214945v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de H2 sur une surface métallique</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gassies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Campestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stringari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,77 +4776,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielly Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Graz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4897,51 +4897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5104,51 +5104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermophysical properties of binary system CO2 and Hydro-fluoro-olefins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bucarest,, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Celine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th PPEPPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5464,51 +5464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Dal Pont; Marie Debacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries de procédés, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Agnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bomben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caravati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.102001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gassies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03790555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Kondou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.09.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Abbadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.3c00296" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper van der Geest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othonas Moultos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vlugt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113587" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirad Salehi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062408" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.07.024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Williams-Wynn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kovacs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.JCT.2016.12.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner Mautner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07874" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01344174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.05.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02486" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meot-Ner Michael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb5b04556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goltl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501630q" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05454810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Kinaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kieffel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berteloot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J. H. Vlugt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othon Moultons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01636335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-industries-de-procedes-1/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Agnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bomben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caravati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.102001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gassies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper van der Geest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2023.113913" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othonas Moultos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vlugt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03790555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Kondou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.09.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Abbadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.3c00296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113587" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirad Salehi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062408" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.07.024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Williams-Wynn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kovacs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.JCT.2016.12.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner Mautner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07874" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01344174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.05.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02486" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meot-Ner Michael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb5b04556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goltl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4118634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501630q" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05454810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El Kinaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kieffel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berteloot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J. H. Vlugt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othon Moultons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01636335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-industries-de-procedes-1/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>