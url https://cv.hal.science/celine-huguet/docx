--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -1,6539 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6487 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline HUGUET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue céramologue, Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-4602-071X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267650582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché de conservation du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction Archéologie et Muséum de la Ville d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne-Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Orient et Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique romaine du site d’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammaedara</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">/Haïdra en Tunisie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Sous la direction de Caroline Michel d'Annoville (Sorbonne-Lettres) et Michel Bonifay (Centre Camille Jullian, CNRS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Productions céramiques et commerce en Afrique romaine, particulièrement en Tunisie centrale (époques impériale, vandale et byzantine)– Céramiques de Gaule méridionale (Provence et Alpes méridionales ; Haut empire à l’Antiquité tardive) en contextes domestique, artisanal, funéraire et cultuel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2005 : DEA d'archéologie : Contribution à l’étude des céramiques sigillées en Égypte du Bas-Empire à la conquête arabe : importations et productions, Université Paris IV-Sorbonne (75), dir. Fr. Baratte.2002 : Maîtrise d’archéologie : Hadrien et l’Égypte : le témoignage des monuments, Université Paris IV-Sorbonne (75), dir. Fr. Baratte.2000 : Licence d’archéologie, Université Paris IV-Sorbonne (75).1998 : DEUG d'histoire de l'art et d'archéologie, Université Fr. Rabelais de Tours (37).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche/Participation à des organismes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheure associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous convention au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Camille Jullian, Aix Marseille Université, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Axe C - Paysages et ressources, relations homme/milieu / Programme 2 - De l’arc alpin au littoral : mondes ouverts, mondes clos• Axe transversal 1 - Histoire et archéologie du Maghreb antique / Programme 3 - Céramique du Maghreb antique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture du Bulletin archéologique de Provence.Membre du comité scientifique du congrès de la SFECAG (Nîmes; 2026)2016 : Détachement au CNRS (1 mois) suite à l'appel à projets pour l'accueil d'agents de l'archéologie préventive dans l'UMR 7299.2009 : Participation au programme « La Ceramica Africana nella Sicilia Romana -CASR », dir. M. Bonifay, CNRS-UMR 7299/Centre Camille Jullian et D. Malfitana, CNR/Istituto per i Beni Archeologici e Monumentali.2009-2018 : Participation au Céramopôle, programme de recherche transversal de la MMSH (Aix-en-Provence).2007-2008 : Collaboration au projet « Port Networks in the Roman Mediterranean », dir. S. Keay, Université de Southampton/British School at Rome.Depuis 2007 : Membre et responsable de l'étude du mobilier céramique d'époque romaine de la Mission archéologique franco-tunisienne à Ammaedara/Haïdra, dir. Fr. Baratte et F. Bejaoui, puis C. Michel d’Annoville et M. Ben Nejma, MAE/Univ. Paris-Sorbonne/UMR 8167 Orient & Méditerranée/Institut National du Patrimoine de Tunisie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes céramologiques2006-2026 : Direction archéologie et Muséum de la Ville d'Aix-en-Provence (13) et Service d’Archéologie Préventive de Bourges Plus (18) : 17 opérations de fouilles et 45 diagnostics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opérations de terrain2007-2017 : responsable de secteur : Direction archéologie et Muséum de la Ville d'Aix-en-Provence (13) et Service d’Archéologie Préventive de Bourges Plus (18) : 5 fouilles.2002 – 2016 : technicienne de fouille : INRAP, Direction archéologie et Muséum de la Ville d'Aix-en-Provence, Musée archéologique d’Istres (13) et Service d’Archéologie Préventive de Bourges Plus : 7 fouilles et  9 diagnostics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie programmée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes céramologiques (responsable)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 - Thorame-Basse (04), Saint-Pierre 2, occupation funéraire antique (fouille programmée : dir. A. Lattard, CNRS/Centre Camille Jullian).2007-2012 – Puyloubier (13), Richeaume XIII, occupation funéraire du Haut Empire au Moyen Age (fouille programmée : dir. Fl. Mocci, CNRS/Centre Camille Jullian).2009 – Croatie, Pakoštane, matériel de bord d'une épave tardo-antique (Université de Zadar, CNRS/Centre Camille Jullian, association Arkaeos, dir. G. Boetto, en collab. avec M. Bonifay et Cl. Capelli).2006-2008 – Marseille (13), La Bourse, dépotoir du port antique, Haut Empire et Antiquité tardive (dans le cadre de recherches universitaires, dir. M. Bonifay).Depuis 2007 – Tunisie, Ammaedara/Haïdra, occupations romaine, vandale et byzantine de plusieurs quartiers urbains (Ier-VIIe s.) (Mission archéologique franco-tunisienne, MAEDI/Univ. Paris-Sorbonne/UMR 8167 Orient & Méditerranée/Institut National du Patrimoine de Tunisie, dir. Fr. Baratte et F. Bejaoui).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes céramologiques (collaboratrice)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 – Sicile, participation aux missions en du programme « La Ceramica Africana nella Sicilia Romana (CASR) » -IIe au VIIe s. ap. J.-C. (dir. M. Bonifay et D. Malfitana, CNRS/Centre Camille Jullian et CNR/Istituto per i Beni Archeologici e Monumentali).2008 – Marseille (13), Malaval, dessin des amphores orientales de l'église paléochrétienne (Ipso Facto/Atelier du Patrimoine).2007 – Champcella (05), Rama, station routière -Ier s. au Ve s. ap. J.-C. (dir. Fl. Mocci, CNRS/Centre Camille Jullian).2006 – Tunisie, Pupput, Hammamet, nécropole antique -fin du Ier au IIIe s. ap. J.-C. (dir. A. Ben Abed, Institut National du Patrimoine de Tunisie et M. Griesheimer, Université de Provence ; étude mobilier dir. par M. Bonifay, CNRS/Centre Camille Jullian).2006 – Tunisie, Aradi/Siddi Jdidi, groupe épiscopal -Ve s. au VIIe s. ap. J.-C. (dir. A. Ben Abed, Institut National du Patrimoine de Tunisie et M. Fixot, Université de Provence ; étude mobilier dir. par M. Bonifay, CNRS/Centre Camille Jullian).2005 – Tunisie, Neapolis/Nabeul, usine de salaison -Ier s. au IIIe s. ap. J.-C. (dir. L. Slim, Institut National du Patrimoine de Tunisie et M. Bonifay, CNRS/Centre Camille Jullian).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opérations de terrain2007-2008 – Italie, Fiumicino, Portus (Resp. KEAY Simon, Université de Southampton/British School at Rome) : port antique, 2 mois.2006 – Grèce, Délos (Resp. DURVYE Cécile, École Française d’Athènes) : oïkoï de l’Aphrodision, 1 mois.2001 – Moulins-sur-Céphons (36), Les Vaux (Resp. HAMON Tony, INRAP) : habitat néolithique, 1 mois.2000 – Biesheim/Kunheim (68), Oedenbourg (Resp. REDDE Michel, EPHE) : vicus d’un camp militaire d’époque julio-claudienne, 1 mois.1999 – Bobigny (93), La Vache à l’Aise (Resp. LE BECHENNEC Yves, Mission Archéologie de La Seine-Saint-Denis) : occupation protohistorique et gallo-romaine, 1 mois.1997-1999 – Muides-sur-Loire (41), Le Bas du Port-Nord (Resp. IRRIBARIA Rolland, Association en Région Centre pour l'Histoire et l'archéologie) : habitat néolithique et de l’âge du Bronze, 3 mois.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le piémont méridional de la Sainte-Victoire, l’espace domanial et funéraire de Richeaume de l’Antiquité au haut Moyen-Âge (Puyloubier, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de Puyloubier, May 2024, Puyloubier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre du patrimoine du territoire de Thorame (Haute Vallée du Verdon, Alpes-de-Haute Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Débat de l'Association Culture et Patrimoine, Thorame-Basse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culture et Patrimoine, Aug 2024, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire (Puyloubier, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Aux sources de la Provence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aux Sources de la Provence, Apr 2023, Venelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir au cœur de la civitas d’Eturamina : le site de Saint-Pierre 2 à Thorame-Basse (Alpes-de-Haute-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEG VII - Montagne et société en Gaule dans l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antiquité tardive en Gaule, Dec 2021, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and dying in the mountain : interdisciplinary approach of human-environmental interactions in the French Alps (Saint-Pierre 2, Thorame-Basse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine et le développement d’une nécropole rurale antique : le monument funéraire inédit et les sépultures privilégiées de Richeaume XIII (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e Journées de la Société d’anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’anthropologie de Paris, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01452983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary interpretation of cremation data: the identification of multiple sites of memory on the Roman necropolis Richeaume XIII (Gallia Narbonensis, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International European Association of Archaeologists/MERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Glasgow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un second monument à auges dans le quartier Nord-est d’Ammaedara (Haïdra, Tunisie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les salles à auges dans l’architecture de l’Antiquité tardive, entre Afrique et Proche-Orient. Monuments pour les distributions publiques ou écuries ? », Colegio de España (Paris), Casa de Velàzquez, CNRS-Orient et Méditerranée (UMR 9167). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire du domaine antique de Richeaume et de son espace funéraire sur le piémont méridional de la montagne Sainte-Victoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Vivre dans la mémoire des hommes ». Nouvelles recherches sur les espaces funéraires romains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire : approche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « La Grèce et la Méditerranée antiques » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône) : traitement et topographie des inhumations de tout-petits dans l’Antiquité gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour de la mort des tout-petits (Mortalité fœtale et infantile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’anthropologie et d’archéologie funéraire, Dec 2009, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse - Saint-Pierre II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.45 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un graffiti sur amphore gauloise mis au jour sur le site de la place de Verdun à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.189-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective urbaine du decumanus maximus d’Aquae Sextiae (Aix-en-Provence, Bouches-du-Rhône) : évolution, statut et héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.25-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des dynamiques économiques au Ve siècle dans l'Afrique interne : l’apport de l'étude de la vaisselle céramique fine dans la ville d'Ammaedara (Haïdra, Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.237-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voie, nécropole, agriculture et gestion des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Aujaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Occupation et gestion d’un secteur péri-urbain au nord-est d’Aquae Sextiae, 53, pp.31-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre II, Thorame-Basse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03809668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de céramique non tournée à Aix-en-Provence (Bouches-du-Rhône) au Ier siècle av. J.-C. : état des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Auch, 2021, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse. Saint-Pierre II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d'occupation du Bronze ancien à Aix-en-Provence (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.185-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03043354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Beauvalle : un établissement agricole antique (Aix-en-Provence, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.35-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de potiers de la fin du IIIe s. et du début du IVe s. de la villa de La Garanne (La Fare-les-Oliviers, B.-du. Rh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvéréano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.489-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puyricard (Bouches-du-Rhône). Place de l’église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.262-263. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domus au Salon noir. Nouvelles données sur l’habitat résidentiel d’Aix-en-Provence aux Ier et IIe s. ap. J.-C. 1-Insertion urbaine, organisation et chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Panneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.149-184. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2016.1932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépotoir péri-urbain de Notre-Dame de la Merci à Aix-en-Provence (Bouches-du-Rhône) : données céramologiques, chronologie et modalités de constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes du Congrès d'Amiens, pp.365-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques communes brunes de Provence occidentale : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Núria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes du Congrès de Poitiers, pp.781-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions de céramiques à pâte calcaire à Aix-en-Provence durant le Haut-Empire : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Núria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes du Congrès de Poitiers, pp.769-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique et les matériaux de construction en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Boetto G., Radic Rossi I., Marlier S., Brusic Z., L’épave de l’Antiquité tardive de Pakoštane, Croatie (fin IVe -début Ve s. ap. J.-C.), Résultats d’un projet de recherche Franco-Croate, 17, pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique romaine de la corne du port de Marseille. Un contexte de la seconde moitié du IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.553-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés alpines de l’Antiquité tardive face à la mort en montagne : au cœur de la civitas d’Eturamina, le site de Saint-Pierre 2 à Thorame-Basse (Alpes-de-Haute-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Granier; C. Boyer; E. Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death and the societies of Late Antiquity. New methods, new questions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-367, 2023, Archéologies méditerranéennes, 979-10-320-0470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages céramiques de la seconde moitié du IIe siècle à la première moitié du IIIe siècle à Aix-en-Provence (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule : IIe-IIIe s. ap. J.-C. [actes du workshop, Montpellier, 28 novembre 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.193-222, 2021, 978-2-35518-062-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; I. Radic Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakostane. The Late Roman shipwreck in its geological-geographic and cultural-historical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-79, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentino Nizzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologia e archeologia a confronto: archeologia e anthropologia della morte. Atti del Terzo Incontro Internazionale di Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Fondazione Dia'Cultura, pp.713-721, 2018, Corpi, relazioni e azioni: il paesaggio del rito, 978-88-8444-179-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et complexité des pratiques liées à la crémation en contexte rural en Gaule narbonnaise : l’approche interdisciplinaire de l’espace funéraire domanial de Richeaume XIII (Puyloubier, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solenn de Larminat; Rémi Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-58, 2017, Publication du GAAF, 9781234567897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéologique et archéométrique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Leitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Malfitana; Michel Bonifay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ceramica africana nella Sicilia romana - La céramique africaine dans la Sicile romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Istituto per i Beni Archeologici e Monumentali, pp.273-351, 651-736, 2016, Monografie dell’Istituto per i Beni Archeologici e Monumentali, C.N.R., 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampilles sur mortiers, dolia et briques italiques d'Aquae Sextiae (Aix-en-Provence, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Djaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires matérielles : terre cuite, bois, métal et autres objets, des pots et des potes. Mélanges offerts à Lucien Rivet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Éditions Mergoil, pp.311-321, 2016, Archéologie et histoire romaine, 978-2-35518-054-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne dans la ville, 16, boulevard de la République et voie Georges-Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Nibodeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.246-248, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la cuisine : le règne du brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.227-229, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une domus en rouge et noir, 38-42 boulevard de la République – voie Georges Pompidou- 16 rue Irma Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Nin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.199-204, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cuisine au triclinium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix antique, une cité en Gaule du sud. Catalogue d’exposition, Aix-en-Provence, Musée Granet, 6 décembre 2014 – 3 mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.213-223, 2014, 9788836629619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix antique, une cité en Gaule du sud. Catalogue d’exposition, Aix-en-Provence, Musée Granet, 6 décembre 2014 – 3 mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.128-139, 2014, 9788836629619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place de marché intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.241-245, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la céramique à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.233-234, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terre au pot : deux officines de céramique à pâte calcaire, palais de justice Monclar – voie Georges-Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.230-232, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes à huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix antique, une cité en Gaule du sud. Catalogue d’exposition, Aix-en-Provence, Musée Granet, 6 décembre 2014 – 3 mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana, pp.209-210, 2014, 978-88-366-2961-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux indices de la présence d’un atelier de potier à Aix-en-Provence : les fouilles préventives de la voie Georges-Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontaine S., Satre S., Tekki A. (éds)., La ville au quotidien. Regards croisés sur l’habitat et l’artisanat antiques. Afrique du Nord, Gaule et Italie. Actes du colloque international. MMSH, Aix-en-Provence, 23-24 novembre 2007. Presses Universitaires de Provence, Aix-en-Provence, p. 213-222.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-85399-775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2 - Thorame-Basse, 04</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence, Rue Monclar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leya Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Núria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Sauvetage urgent, direction archéologie et museum de la ville d'Aix-en-Provence. 2020, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence. 126, route nationale 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leya Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport Final d'Opération. Diagnostic., Direction Archéologie et Muséum de la ville d'Aix-en-Provence. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03176012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2 (Thorame-Basse, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); Service départemental d'archéologie des Alpes-de-Haute-Provence. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2, Thorame-Basse (04), Mourir à Eturamina dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé (UMR 7268). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence, 6, boulevard Ferdinand-de-Lesseps, 5, avenue de Tübingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. Fouille préventive, Muséum ; Direction Archéologie d'Aix-en-Provence. 2019, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence, cathédrale Saint-Sauveur. Mur gouttereau nord, chapelle Saint-Lazare. Diagnostic archéologique (juillet-octobre 2008, février-mars 2009, avril-mai 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final d’opération, Direction Archéologie de la Ville d'Aix-en-Provence, SRA PACA. 2014, 2 vol. (521 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Final de Synthèse de fouille sur le site Richeaume XIII (Puyloubier, 13), opération archéologique programmée 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2008, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repos des Alpins au sein de la civitas d'Eturamina : Nouvelles données interdisciplinaires sur les espaces funéraires antiques en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RomArché. Archeologia e antropologia della morte: III incontro di studi di archeologia e antropologia a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. La poetica delle emozionni: performance e paesaggio rituale (III sessione)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en archéologie : l’archéo-thanatologie au service de la lecture des espaces funéraires antiques. L’exemple du site de Richeaume XIII en Gaule Narbonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix-Marseille et la Méditerranée : défis et coopérations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marseille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques communes brunes de Provence occidentale : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Nin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG,Congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. SFECAG, Actes du congrès de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions aixoises de céramique à pâte calcaire durant le Haut-Empire : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Nin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. SFECAG, Actes du congrès de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6594,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59DA07CA"/>
+    <w:nsid w:val="0D66294B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6825,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-huguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4602-071X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267650582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aixenprovence.fr/Archeologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/ecoles-doctorales/mondes-antiques-et-medievaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/team/antiquite-classique-et-tardive/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776537v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886538v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03809668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nin N&#250;ria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512513v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Franco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Leitch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Nin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305699v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Copetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Bejaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouabdallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-huguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4602-071X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267650582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aixenprovence.fr/Archeologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/ecoles-doctorales/mondes-antiques-et-medievaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/team/antiquite-classique-et-tardive/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Bejaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776537v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886538v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03809668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nin N&#250;ria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512513v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69210" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Leitch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Nin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Copetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Dubois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouabdallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>