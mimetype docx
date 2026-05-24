--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline HUGUET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue céramologue, Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-4602-071X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267650582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché de conservation du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction Archéologie et Muséum de la Ville d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne-Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Orient et Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique romaine du site d’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammaedara</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">/Haïdra en Tunisie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Sous la direction de Caroline Michel d'Annoville (Sorbonne-Lettres) et Michel Bonifay (Centre Camille Jullian, CNRS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Productions céramiques et commerce en Afrique romaine, particulièrement en Tunisie centrale (époques impériale, vandale et byzantine)– Céramiques de Gaule méridionale (Provence et Alpes méridionales ; Haut empire à l’Antiquité tardive) en contextes domestique, artisanal, funéraire et cultuel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2005 : DEA d'archéologie : Contribution à l’étude des céramiques sigillées en Égypte du Bas-Empire à la conquête arabe : importations et productions, Université Paris IV-Sorbonne (75), dir. Fr. Baratte.2002 : Maîtrise d’archéologie : Hadrien et l’Égypte : le témoignage des monuments, Université Paris IV-Sorbonne (75), dir. Fr. Baratte.2000 : Licence d’archéologie, Université Paris IV-Sorbonne (75).1998 : DEUG d'histoire de l'art et d'archéologie, Université Fr. Rabelais de Tours (37).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche/Participation à des organismes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheure associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous convention au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Camille Jullian, Aix Marseille Université, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Axe C - Paysages et ressources, relations homme/milieu / Programme 2 - De l’arc alpin au littoral : mondes ouverts, mondes clos• Axe transversal 1 - Histoire et archéologie du Maghreb antique / Programme 3 - Céramique du Maghreb antique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture du Bulletin archéologique de Provence.Membre du comité scientifique du congrès de la SFECAG (Nîmes; 2026)2016 : Détachement au CNRS (1 mois) suite à l'appel à projets pour l'accueil d'agents de l'archéologie préventive dans l'UMR 7299.2009 : Participation au programme « La Ceramica Africana nella Sicilia Romana -CASR », dir. M. Bonifay, CNRS-UMR 7299/Centre Camille Jullian et D. Malfitana, CNR/Istituto per i Beni Archeologici e Monumentali.2009-2018 : Participation au Céramopôle, programme de recherche transversal de la MMSH (Aix-en-Provence).2007-2008 : Collaboration au projet « Port Networks in the Roman Mediterranean », dir. S. Keay, Université de Southampton/British School at Rome.Depuis 2007 : Membre et responsable de l'étude du mobilier céramique d'époque romaine de la Mission archéologique franco-tunisienne à Ammaedara/Haïdra, dir. Fr. Baratte et F. Bejaoui, puis C. Michel d’Annoville et M. Ben Nejma, MAE/Univ. Paris-Sorbonne/UMR 8167 Orient & Méditerranée/Institut National du Patrimoine de Tunisie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes céramologiques2006-2026 : Direction archéologie et Muséum de la Ville d'Aix-en-Provence (13) et Service d’Archéologie Préventive de Bourges Plus (18) : 17 opérations de fouilles et 45 diagnostics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opérations de terrain2007-2017 : responsable de secteur : Direction archéologie et Muséum de la Ville d'Aix-en-Provence (13) et Service d’Archéologie Préventive de Bourges Plus (18) : 5 fouilles.2002 – 2016 : technicienne de fouille : INRAP, Direction archéologie et Muséum de la Ville d'Aix-en-Provence, Musée archéologique d’Istres (13) et Service d’Archéologie Préventive de Bourges Plus : 7 fouilles et  9 diagnostics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie programmée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes céramologiques (responsable)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 - Thorame-Basse (04), Saint-Pierre 2, occupation funéraire antique (fouille programmée : dir. A. Lattard, CNRS/Centre Camille Jullian).2007-2012 – Puyloubier (13), Richeaume XIII, occupation funéraire du Haut Empire au Moyen Age (fouille programmée : dir. Fl. Mocci, CNRS/Centre Camille Jullian).2009 – Croatie, Pakoštane, matériel de bord d'une épave tardo-antique (Université de Zadar, CNRS/Centre Camille Jullian, association Arkaeos, dir. G. Boetto, en collab. avec M. Bonifay et Cl. Capelli).2006-2008 – Marseille (13), La Bourse, dépotoir du port antique, Haut Empire et Antiquité tardive (dans le cadre de recherches universitaires, dir. M. Bonifay).Depuis 2007 – Tunisie, Ammaedara/Haïdra, occupations romaine, vandale et byzantine de plusieurs quartiers urbains (Ier-VIIe s.) (Mission archéologique franco-tunisienne, MAEDI/Univ. Paris-Sorbonne/UMR 8167 Orient & Méditerranée/Institut National du Patrimoine de Tunisie, dir. Fr. Baratte et F. Bejaoui).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes céramologiques (collaboratrice)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 – Sicile, participation aux missions en du programme « La Ceramica Africana nella Sicilia Romana (CASR) » -IIe au VIIe s. ap. J.-C. (dir. M. Bonifay et D. Malfitana, CNRS/Centre Camille Jullian et CNR/Istituto per i Beni Archeologici e Monumentali).2008 – Marseille (13), Malaval, dessin des amphores orientales de l'église paléochrétienne (Ipso Facto/Atelier du Patrimoine).2007 – Champcella (05), Rama, station routière -Ier s. au Ve s. ap. J.-C. (dir. Fl. Mocci, CNRS/Centre Camille Jullian).2006 – Tunisie, Pupput, Hammamet, nécropole antique -fin du Ier au IIIe s. ap. J.-C. (dir. A. Ben Abed, Institut National du Patrimoine de Tunisie et M. Griesheimer, Université de Provence ; étude mobilier dir. par M. Bonifay, CNRS/Centre Camille Jullian).2006 – Tunisie, Aradi/Siddi Jdidi, groupe épiscopal -Ve s. au VIIe s. ap. J.-C. (dir. A. Ben Abed, Institut National du Patrimoine de Tunisie et M. Fixot, Université de Provence ; étude mobilier dir. par M. Bonifay, CNRS/Centre Camille Jullian).2005 – Tunisie, Neapolis/Nabeul, usine de salaison -Ier s. au IIIe s. ap. J.-C. (dir. L. Slim, Institut National du Patrimoine de Tunisie et M. Bonifay, CNRS/Centre Camille Jullian).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opérations de terrain2007-2008 – Italie, Fiumicino, Portus (Resp. KEAY Simon, Université de Southampton/British School at Rome) : port antique, 2 mois.2006 – Grèce, Délos (Resp. DURVYE Cécile, École Française d’Athènes) : oïkoï de l’Aphrodision, 1 mois.2001 – Moulins-sur-Céphons (36), Les Vaux (Resp. HAMON Tony, INRAP) : habitat néolithique, 1 mois.2000 – Biesheim/Kunheim (68), Oedenbourg (Resp. REDDE Michel, EPHE) : vicus d’un camp militaire d’époque julio-claudienne, 1 mois.1999 – Bobigny (93), La Vache à l’Aise (Resp. LE BECHENNEC Yves, Mission Archéologie de La Seine-Saint-Denis) : occupation protohistorique et gallo-romaine, 1 mois.1997-1999 – Muides-sur-Loire (41), Le Bas du Port-Nord (Resp. IRRIBARIA Rolland, Association en Région Centre pour l'Histoire et l'archéologie) : habitat néolithique et de l’âge du Bronze, 3 mois.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le piémont méridional de la Sainte-Victoire, l’espace domanial et funéraire de Richeaume de l’Antiquité au haut Moyen-Âge (Puyloubier, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de Puyloubier, May 2024, Puyloubier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre du patrimoine du territoire de Thorame (Haute Vallée du Verdon, Alpes-de-Haute Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Débat de l'Association Culture et Patrimoine, Thorame-Basse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culture et Patrimoine, Aug 2024, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire (Puyloubier, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Aux sources de la Provence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aux Sources de la Provence, Apr 2023, Venelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir au cœur de la civitas d’Eturamina : le site de Saint-Pierre 2 à Thorame-Basse (Alpes-de-Haute-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEG VII - Montagne et société en Gaule dans l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antiquité tardive en Gaule, Dec 2021, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and dying in the mountain : interdisciplinary approach of human-environmental interactions in the French Alps (Saint-Pierre 2, Thorame-Basse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine et le développement d’une nécropole rurale antique : le monument funéraire inédit et les sépultures privilégiées de Richeaume XIII (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e Journées de la Société d’anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’anthropologie de Paris, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01452983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary interpretation of cremation data: the identification of multiple sites of memory on the Roman necropolis Richeaume XIII (Gallia Narbonensis, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International European Association of Archaeologists/MERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Glasgow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un second monument à auges dans le quartier Nord-est d’Ammaedara (Haïdra, Tunisie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les salles à auges dans l’architecture de l’Antiquité tardive, entre Afrique et Proche-Orient. Monuments pour les distributions publiques ou écuries ? », Colegio de España (Paris), Casa de Velàzquez, CNRS-Orient et Méditerranée (UMR 9167). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire du domaine antique de Richeaume et de son espace funéraire sur le piémont méridional de la montagne Sainte-Victoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Vivre dans la mémoire des hommes ». Nouvelles recherches sur les espaces funéraires romains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire : approche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « La Grèce et la Méditerranée antiques » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône) : traitement et topographie des inhumations de tout-petits dans l’Antiquité gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour de la mort des tout-petits (Mortalité fœtale et infantile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’anthropologie et d’archéologie funéraire, Dec 2009, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse - Saint-Pierre II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.45 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un graffiti sur amphore gauloise mis au jour sur le site de la place de Verdun à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.189-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective urbaine du decumanus maximus d’Aquae Sextiae (Aix-en-Provence, Bouches-du-Rhône) : évolution, statut et héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.25-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des dynamiques économiques au Ve siècle dans l'Afrique interne : l’apport de l'étude de la vaisselle céramique fine dans la ville d'Ammaedara (Haïdra, Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.237-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voie, nécropole, agriculture et gestion des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Aujaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Occupation et gestion d’un secteur péri-urbain au nord-est d’Aquae Sextiae, 53, pp.31-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre II, Thorame-Basse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03809668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de céramique non tournée à Aix-en-Provence (Bouches-du-Rhône) au Ier siècle av. J.-C. : état des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Auch, 2021, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse. Saint-Pierre II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d'occupation du Bronze ancien à Aix-en-Provence (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.185-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03043354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Beauvalle : un établissement agricole antique (Aix-en-Provence, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.35-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de potiers de la fin du IIIe s. et du début du IVe s. de la villa de La Garanne (La Fare-les-Oliviers, B.-du. Rh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvéréano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.489-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puyricard (Bouches-du-Rhône). Place de l’église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.262-263. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domus au Salon noir. Nouvelles données sur l’habitat résidentiel d’Aix-en-Provence aux Ier et IIe s. ap. J.-C. 1-Insertion urbaine, organisation et chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Panneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.149-184. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2016.1932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépotoir péri-urbain de Notre-Dame de la Merci à Aix-en-Provence (Bouches-du-Rhône) : données céramologiques, chronologie et modalités de constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes du Congrès d'Amiens, pp.365-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques communes brunes de Provence occidentale : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Núria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes du Congrès de Poitiers, pp.781-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions de céramiques à pâte calcaire à Aix-en-Provence durant le Haut-Empire : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Núria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes du Congrès de Poitiers, pp.769-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique et les matériaux de construction en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Boetto G., Radic Rossi I., Marlier S., Brusic Z., L’épave de l’Antiquité tardive de Pakoštane, Croatie (fin IVe -début Ve s. ap. J.-C.), Résultats d’un projet de recherche Franco-Croate, 17, pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique romaine de la corne du port de Marseille. Un contexte de la seconde moitié du IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.553-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés alpines de l’Antiquité tardive face à la mort en montagne : au cœur de la civitas d’Eturamina, le site de Saint-Pierre 2 à Thorame-Basse (Alpes-de-Haute-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Granier; C. Boyer; E. Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death and the societies of Late Antiquity. New methods, new questions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-367, 2023, Archéologies méditerranéennes, 979-10-320-0470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages céramiques de la seconde moitié du IIe siècle à la première moitié du IIIe siècle à Aix-en-Provence (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule : IIe-IIIe s. ap. J.-C. [actes du workshop, Montpellier, 28 novembre 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.193-222, 2021, 978-2-35518-062-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; I. Radic Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakostane. The Late Roman shipwreck in its geological-geographic and cultural-historical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-79, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentino Nizzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologia e archeologia a confronto: archeologia e anthropologia della morte. Atti del Terzo Incontro Internazionale di Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Fondazione Dia'Cultura, pp.713-721, 2018, Corpi, relazioni e azioni: il paesaggio del rito, 978-88-8444-179-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et complexité des pratiques liées à la crémation en contexte rural en Gaule narbonnaise : l’approche interdisciplinaire de l’espace funéraire domanial de Richeaume XIII (Puyloubier, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solenn de Larminat; Rémi Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-58, 2017, Publication du GAAF, 9781234567897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéologique et archéométrique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Leitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Malfitana; Michel Bonifay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ceramica africana nella Sicilia romana - La céramique africaine dans la Sicile romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Istituto per i Beni Archeologici e Monumentali, pp.273-351, 651-736, 2016, Monografie dell’Istituto per i Beni Archeologici e Monumentali, C.N.R., 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampilles sur mortiers, dolia et briques italiques d'Aquae Sextiae (Aix-en-Provence, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Djaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires matérielles : terre cuite, bois, métal et autres objets, des pots et des potes. Mélanges offerts à Lucien Rivet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Éditions Mergoil, pp.311-321, 2016, Archéologie et histoire romaine, 978-2-35518-054-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne dans la ville, 16, boulevard de la République et voie Georges-Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Nibodeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.246-248, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la cuisine : le règne du brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.227-229, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une domus en rouge et noir, 38-42 boulevard de la République – voie Georges Pompidou- 16 rue Irma Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Nin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.199-204, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cuisine au triclinium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix antique, une cité en Gaule du sud. Catalogue d’exposition, Aix-en-Provence, Musée Granet, 6 décembre 2014 – 3 mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.213-223, 2014, 9788836629619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix antique, une cité en Gaule du sud. Catalogue d’exposition, Aix-en-Provence, Musée Granet, 6 décembre 2014 – 3 mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.128-139, 2014, 9788836629619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place de marché intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.241-245, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la céramique à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.233-234, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terre au pot : deux officines de céramique à pâte calcaire, palais de justice Monclar – voie Georges-Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.230-232, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes à huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix antique, une cité en Gaule du sud. Catalogue d’exposition, Aix-en-Provence, Musée Granet, 6 décembre 2014 – 3 mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana, pp.209-210, 2014, 978-88-366-2961-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux indices de la présence d’un atelier de potier à Aix-en-Provence : les fouilles préventives de la voie Georges-Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontaine S., Satre S., Tekki A. (éds)., La ville au quotidien. Regards croisés sur l’habitat et l’artisanat antiques. Afrique du Nord, Gaule et Italie. Actes du colloque international. MMSH, Aix-en-Provence, 23-24 novembre 2007. Presses Universitaires de Provence, Aix-en-Provence, p. 213-222.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-85399-775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2 - Thorame-Basse, 04</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence, Rue Monclar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leya Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Núria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Sauvetage urgent, direction archéologie et museum de la ville d'Aix-en-Provence. 2020, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence. 126, route nationale 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leya Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport Final d'Opération. Diagnostic., Direction Archéologie et Muséum de la ville d'Aix-en-Provence. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03176012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2 (Thorame-Basse, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); Service départemental d'archéologie des Alpes-de-Haute-Provence. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2, Thorame-Basse (04), Mourir à Eturamina dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé (UMR 7268). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence, 6, boulevard Ferdinand-de-Lesseps, 5, avenue de Tübingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. Fouille préventive, Muséum ; Direction Archéologie d'Aix-en-Provence. 2019, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence, cathédrale Saint-Sauveur. Mur gouttereau nord, chapelle Saint-Lazare. Diagnostic archéologique (juillet-octobre 2008, février-mars 2009, avril-mai 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final d’opération, Direction Archéologie de la Ville d'Aix-en-Provence, SRA PACA. 2014, 2 vol. (521 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Final de Synthèse de fouille sur le site Richeaume XIII (Puyloubier, 13), opération archéologique programmée 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2008, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repos des Alpins au sein de la civitas d'Eturamina : Nouvelles données interdisciplinaires sur les espaces funéraires antiques en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RomArché. Archeologia e antropologia della morte: III incontro di studi di archeologia e antropologia a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. La poetica delle emozionni: performance e paesaggio rituale (III sessione)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en archéologie : l’archéo-thanatologie au service de la lecture des espaces funéraires antiques. L’exemple du site de Richeaume XIII en Gaule Narbonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix-Marseille et la Méditerranée : défis et coopérations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marseille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques communes brunes de Provence occidentale : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Nin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG,Congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. SFECAG, Actes du congrès de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions aixoises de céramique à pâte calcaire durant le Haut-Empire : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Nin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. SFECAG, Actes du congrès de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline HUGUET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Archéologue céramologue, Aix-en-Provence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-4602-071X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267650582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché de conservation du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction Archéologie et Muséum de la Ville d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne-Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Orient et Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique romaine du site d’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammaedara</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">/Haïdra en Tunisie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Sous la direction de Caroline Michel d'Annoville (Sorbonne-Lettres) et Michel Bonifay (Centre Camille Jullian, CNRS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Productions céramiques et commerce en Afrique romaine, particulièrement en Tunisie centrale (époques impériale, vandale et byzantine)– Céramiques de Gaule méridionale (Provence et Alpes méridionales ; Haut empire à l’Antiquité tardive) en contextes domestique, artisanal, funéraire et cultuel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2005 : DEA d'archéologie : Contribution à l’étude des céramiques sigillées en Égypte du Bas-Empire à la conquête arabe : importations et productions, Université Paris IV-Sorbonne (75), dir. Fr. Baratte.2002 : Maîtrise d’archéologie : Hadrien et l’Égypte : le témoignage des monuments, Université Paris IV-Sorbonne (75), dir. Fr. Baratte.2000 : Licence d’archéologie, Université Paris IV-Sorbonne (75).1998 : DEUG d'histoire de l'art et d'archéologie, Université Fr. Rabelais de Tours (37).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche/Participation à des organismes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheure associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous convention au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Camille Jullian, Aix Marseille Université, Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Axe C - Paysages et ressources, relations homme/milieu / Programme 2 - De l’arc alpin au littoral : mondes ouverts, mondes clos• Axe transversal 1 - Histoire et archéologie du Maghreb antique / Programme 3 - Céramique du Maghreb antique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture du Bulletin archéologique de Provence.Membre du comité scientifique du congrès de la SFECAG (Nîmes; 2026)2016 : Détachement au CNRS (1 mois) suite à l'appel à projets pour l'accueil d'agents de l'archéologie préventive dans l'UMR 7299.2009 : Participation au programme « La Ceramica Africana nella Sicilia Romana -CASR », dir. M. Bonifay, CNRS-UMR 7299/Centre Camille Jullian et D. Malfitana, CNR/Istituto per i Beni Archeologici e Monumentali.2009-2018 : Participation au Céramopôle, programme de recherche transversal de la MMSH (Aix-en-Provence).2007-2008 : Collaboration au projet « Port Networks in the Roman Mediterranean », dir. S. Keay, Université de Southampton/British School at Rome.Depuis 2007 : Membre et responsable de l'étude du mobilier céramique d'époque romaine de la Mission archéologique franco-tunisienne à Ammaedara/Haïdra, dir. Fr. Baratte et F. Bejaoui, puis C. Michel d’Annoville et M. Ben Nejma, MAE/Univ. Paris-Sorbonne/UMR 8167 Orient & Méditerranée/Institut National du Patrimoine de Tunisie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie préventive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes céramologiques2006-2026 : Direction archéologie et Muséum de la Ville d'Aix-en-Provence (13) et Service d’Archéologie Préventive de Bourges Plus (18) : 17 opérations de fouilles et 45 diagnostics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opérations de terrain2007-2017 : responsable de secteur : Direction archéologie et Muséum de la Ville d'Aix-en-Provence (13) et Service d’Archéologie Préventive de Bourges Plus (18) : 5 fouilles.2002 – 2016 : technicienne de fouille : INRAP, Direction archéologie et Muséum de la Ville d'Aix-en-Provence, Musée archéologique d’Istres (13) et Service d’Archéologie Préventive de Bourges Plus : 7 fouilles et  9 diagnostics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie programmée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes céramologiques (responsable)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 - Thorame-Basse (04), Saint-Pierre 2, occupation funéraire antique (fouille programmée : dir. A. Lattard, CNRS/Centre Camille Jullian).2007-2012 – Puyloubier (13), Richeaume XIII, occupation funéraire du Haut Empire au Moyen Age (fouille programmée : dir. Fl. Mocci, CNRS/Centre Camille Jullian).2009 – Croatie, Pakoštane, matériel de bord d'une épave tardo-antique (Université de Zadar, CNRS/Centre Camille Jullian, association Arkaeos, dir. G. Boetto, en collab. avec M. Bonifay et Cl. Capelli).2006-2008 – Marseille (13), La Bourse, dépotoir du port antique, Haut Empire et Antiquité tardive (dans le cadre de recherches universitaires, dir. M. Bonifay).Depuis 2007 – Tunisie, Ammaedara/Haïdra, occupations romaine, vandale et byzantine de plusieurs quartiers urbains (Ier-VIIe s.) (Mission archéologique franco-tunisienne, MAEDI/Univ. Paris-Sorbonne/UMR 8167 Orient & Méditerranée/Institut National du Patrimoine de Tunisie, dir. Fr. Baratte et F. Bejaoui).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes céramologiques (collaboratrice)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 – Sicile, participation aux missions en du programme « La Ceramica Africana nella Sicilia Romana (CASR) » -IIe au VIIe s. ap. J.-C. (dir. M. Bonifay et D. Malfitana, CNRS/Centre Camille Jullian et CNR/Istituto per i Beni Archeologici e Monumentali).2008 – Marseille (13), Malaval, dessin des amphores orientales de l'église paléochrétienne (Ipso Facto/Atelier du Patrimoine).2007 – Champcella (05), Rama, station routière -Ier s. au Ve s. ap. J.-C. (dir. Fl. Mocci, CNRS/Centre Camille Jullian).2006 – Tunisie, Pupput, Hammamet, nécropole antique -fin du Ier au IIIe s. ap. J.-C. (dir. A. Ben Abed, Institut National du Patrimoine de Tunisie et M. Griesheimer, Université de Provence ; étude mobilier dir. par M. Bonifay, CNRS/Centre Camille Jullian).2006 – Tunisie, Aradi/Siddi Jdidi, groupe épiscopal -Ve s. au VIIe s. ap. J.-C. (dir. A. Ben Abed, Institut National du Patrimoine de Tunisie et M. Fixot, Université de Provence ; étude mobilier dir. par M. Bonifay, CNRS/Centre Camille Jullian).2005 – Tunisie, Neapolis/Nabeul, usine de salaison -Ier s. au IIIe s. ap. J.-C. (dir. L. Slim, Institut National du Patrimoine de Tunisie et M. Bonifay, CNRS/Centre Camille Jullian).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Opérations de terrain2007-2008 – Italie, Fiumicino, Portus (Resp. KEAY Simon, Université de Southampton/British School at Rome) : port antique, 2 mois.2006 – Grèce, Délos (Resp. DURVYE Cécile, École Française d’Athènes) : oïkoï de l’Aphrodision, 1 mois.2001 – Moulins-sur-Céphons (36), Les Vaux (Resp. HAMON Tony, INRAP) : habitat néolithique, 1 mois.2000 – Biesheim/Kunheim (68), Oedenbourg (Resp. REDDE Michel, EPHE) : vicus d’un camp militaire d’époque julio-claudienne, 1 mois.1999 – Bobigny (93), La Vache à l’Aise (Resp. LE BECHENNEC Yves, Mission Archéologie de La Seine-Saint-Denis) : occupation protohistorique et gallo-romaine, 1 mois.1997-1999 – Muides-sur-Loire (41), Le Bas du Port-Nord (Resp. IRRIBARIA Rolland, Association en Région Centre pour l'Histoire et l'archéologie) : habitat néolithique et de l’âge du Bronze, 3 mois.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la rencontre du patrimoine du territoire de Thorame (Haute Vallée du Verdon, Alpes-de-Haute Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-Débat de l'Association Culture et Patrimoine, Thorame-Basse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Culture et Patrimoine, Aug 2024, Thorame-Basse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le piémont méridional de la Sainte-Victoire, l’espace domanial et funéraire de Richeaume de l’Antiquité au haut Moyen-Âge (Puyloubier, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de Puyloubier, May 2024, Puyloubier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire (Puyloubier, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Aux sources de la Provence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Aux Sources de la Provence, Apr 2023, Venelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir au cœur de la civitas d’Eturamina : le site de Saint-Pierre 2 à Thorame-Basse (Alpes-de-Haute-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEG VII - Montagne et société en Gaule dans l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antiquité tardive en Gaule, Dec 2021, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and dying in the mountain : interdisciplinary approach of human-environmental interactions in the French Alps (Saint-Pierre 2, Thorame-Basse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine et le développement d’une nécropole rurale antique : le monument funéraire inédit et les sépultures privilégiées de Richeaume XIII (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e Journées de la Société d’anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’anthropologie de Paris, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01452983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary interpretation of cremation data: the identification of multiple sites of memory on the Roman necropolis Richeaume XIII (Gallia Narbonensis, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International European Association of Archaeologists/MERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Glasgow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un second monument à auges dans le quartier Nord-est d’Ammaedara (Haïdra, Tunisie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les salles à auges dans l’architecture de l’Antiquité tardive, entre Afrique et Proche-Orient. Monuments pour les distributions publiques ou écuries ? », Colegio de España (Paris), Casa de Velàzquez, CNRS-Orient et Méditerranée (UMR 9167). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire du domaine antique de Richeaume et de son espace funéraire sur le piémont méridional de la montagne Sainte-Victoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Vivre dans la mémoire des hommes ». Nouvelles recherches sur les espaces funéraires romains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire : approche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « La Grèce et la Méditerranée antiques » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône) : traitement et topographie des inhumations de tout-petits dans l’Antiquité gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour de la mort des tout-petits (Mortalité fœtale et infantile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’anthropologie et d’archéologie funéraire, Dec 2009, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse - Saint-Pierre II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.45 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un graffiti sur amphore gauloise mis au jour sur le site de la place de Verdun à Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.189-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective urbaine du decumanus maximus d’Aquae Sextiae (Aix-en-Provence, Bouches-du-Rhône) : évolution, statut et héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.25-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des dynamiques économiques au Ve siècle dans l'Afrique interne : l’apport de l'étude de la vaisselle céramique fine dans la ville d'Ammaedara (Haïdra, Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.237-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voie, nécropole, agriculture et gestion des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Aujaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Occupation et gestion d’un secteur péri-urbain au nord-est d’Aquae Sextiae, 53, pp.31-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre II, Thorame-Basse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03809668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de céramique non tournée à Aix-en-Provence (Bouches-du-Rhône) au Ier siècle av. J.-C. : état des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Auch, 2021, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorame-Basse. Saint-Pierre II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020, pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03477164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces d'occupation du Bronze ancien à Aix-en-Provence (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.185-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03043354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Beauvalle : un établissement agricole antique (Aix-en-Provence, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.35-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de potiers de la fin du IIIe s. et du début du IVe s. de la villa de La Garanne (La Fare-les-Oliviers, B.-du. Rh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Silvéréano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.489-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puyricard (Bouches-du-Rhône). Place de l’église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.262-263. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domus au Salon noir. Nouvelles données sur l’habitat résidentiel d’Aix-en-Provence aux Ier et IIe s. ap. J.-C. 1-Insertion urbaine, organisation et chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Nin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Panneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.149-184. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2016.1932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépotoir péri-urbain de Notre-Dame de la Merci à Aix-en-Provence (Bouches-du-Rhône) : données céramologiques, chronologie et modalités de constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes du Congrès d'Amiens, pp.365-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques communes brunes de Provence occidentale : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Núria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes du Congrès de Poitiers, pp.781-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions de céramiques à pâte calcaire à Aix-en-Provence durant le Haut-Empire : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Núria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes du Congrès de Poitiers, pp.769-780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique et les matériaux de construction en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Boetto G., Radic Rossi I., Marlier S., Brusic Z., L’épave de l’Antiquité tardive de Pakoštane, Croatie (fin IVe -début Ve s. ap. J.-C.), Résultats d’un projet de recherche Franco-Croate, 17, pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique romaine de la corne du port de Marseille. Un contexte de la seconde moitié du IIe s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.553-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés alpines de l’Antiquité tardive face à la mort en montagne : au cœur de la civitas d’Eturamina, le site de Saint-Pierre 2 à Thorame-Basse (Alpes-de-Haute-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thuaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Granier; C. Boyer; E. Anstett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Death and the societies of Late Antiquity. New methods, new questions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-367, 2023, Archéologies méditerranéennes, 979-10-320-0470-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages céramiques de la seconde moitié du IIe siècle à la première moitié du IIIe siècle à Aix-en-Provence (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Gilles; Stéphane Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La datation des contextes archéologiques dans le sud-est de la Gaule : IIe-IIIe s. ap. J.-C. [actes du workshop, Montpellier, 28 novembre 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.193-222, 2021, 978-2-35518-062-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; I. Radic Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pakostane. The Late Roman shipwreck in its geological-geographic and cultural-historical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-79, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentino Nizzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologia e archeologia a confronto: archeologia e anthropologia della morte. Atti del Terzo Incontro Internazionale di Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Fondazione Dia'Cultura, pp.713-721, 2018, Corpi, relazioni e azioni: il paesaggio del rito, 978-88-8444-179-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et complexité des pratiques liées à la crémation en contexte rural en Gaule narbonnaise : l’approche interdisciplinaire de l’espace funéraire domanial de Richeaume XIII (Puyloubier, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solenn de Larminat; Rémi Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-58, 2017, Publication du GAAF, 9781234567897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude archéologique et archéométrique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Leitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Malfitana; Michel Bonifay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ceramica africana nella Sicilia romana - La céramique africaine dans la Sicile romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Istituto per i Beni Archeologici e Monumentali, pp.273-351, 651-736, 2016, Monografie dell’Istituto per i Beni Archeologici e Monumentali, C.N.R., 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampilles sur mortiers, dolia et briques italiques d'Aquae Sextiae (Aix-en-Provence, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Djaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires matérielles : terre cuite, bois, métal et autres objets, des pots et des potes. Mélanges offerts à Lucien Rivet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Éditions Mergoil, pp.311-321, 2016, Archéologie et histoire romaine, 978-2-35518-054-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix antique, une cité en Gaule du sud. Catalogue d’exposition, Aix-en-Provence, Musée Granet, 6 décembre 2014 – 3 mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.128-139, 2014, 9788836629619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne dans la ville, 16, boulevard de la République et voie Georges-Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Nibodeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.246-248, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la cuisine : le règne du brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.227-229, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cuisine au triclinium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix antique, une cité en Gaule du sud. Catalogue d’exposition, Aix-en-Provence, Musée Granet, 6 décembre 2014 – 3 mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.213-223, 2014, 9788836629619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une place de marché intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.241-245, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la céramique à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.233-234, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une domus en rouge et noir, 38-42 boulevard de la République – voie Georges Pompidou- 16 rue Irma Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Nin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.199-204, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terre au pot : deux officines de céramique à pâte calcaire, palais de justice Monclar – voie Georges-Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.230-232, 2014, 978-94-6161-156-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes à huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuria Nin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix antique, une cité en Gaule du sud. Catalogue d’exposition, Aix-en-Provence, Musée Granet, 6 décembre 2014 – 3 mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana, pp.209-210, 2014, 978-88-366-2961-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux indices de la présence d’un atelier de potier à Aix-en-Provence : les fouilles préventives de la voie Georges-Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontaine S., Satre S., Tekki A. (éds)., La ville au quotidien. Regards croisés sur l’habitat et l’artisanat antiques. Afrique du Nord, Gaule et Italie. Actes du colloque international. MMSH, Aix-en-Provence, 23-24 novembre 2007. Presses Universitaires de Provence, Aix-en-Provence, p. 213-222.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2-85399-775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2 - Thorame-Basse, 04</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence, Rue Monclar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leya Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nin Núria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Sauvetage urgent, direction archéologie et museum de la ville d'Aix-en-Provence. 2020, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence. 126, route nationale 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leya Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport Final d'Opération. Diagnostic., Direction Archéologie et Muséum de la ville d'Aix-en-Provence. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03176012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2 (Thorame-Basse, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); Service départemental d'archéologie des Alpes-de-Haute-Provence. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence, 6, boulevard Ferdinand-de-Lesseps, 5, avenue de Tübingen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zielinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. Fouille préventive, Muséum ; Direction Archéologie d'Aix-en-Provence. 2019, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre 2, Thorame-Basse (04), Mourir à Eturamina dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dedonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299); ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé (UMR 7268). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02447736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix-en-Provence, cathédrale Saint-Sauveur. Mur gouttereau nord, chapelle Saint-Lazare. Diagnostic archéologique (juillet-octobre 2008, février-mars 2009, avril-mai 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final d’opération, Direction Archéologie de la Ville d'Aix-en-Provence, SRA PACA. 2014, 2 vol. (521 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Final de Synthèse de fouille sur le site Richeaume XIII (Puyloubier, 13), opération archéologique programmée 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2008, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repos des Alpins au sein de la civitas d'Eturamina : Nouvelles données interdisciplinaires sur les espaces funéraires antiques en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RomArché. Archeologia e antropologia della morte: III incontro di studi di archeologia e antropologia a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. La poetica delle emozionni: performance e paesaggio rituale (III sessione)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en archéologie : l’archéo-thanatologie au service de la lecture des espaces funéraires antiques. L’exemple du site de Richeaume XIII en Gaule Narbonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titien Bartette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aix-Marseille et la Méditerranée : défis et coopérations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marseille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques communes brunes de Provence occidentale : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Nin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG,Congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. SFECAG, Actes du congrès de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions aixoises de céramique à pâte calcaire durant le Haut-Empire : réactualisation de la typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Nin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. SFECAG, Actes du congrès de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D66294B"/>
+    <w:nsid w:val="8310D5B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-huguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4602-071X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267650582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aixenprovence.fr/Archeologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/ecoles-doctorales/mondes-antiques-et-medievaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/team/antiquite-classique-et-tardive/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Bejaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776537v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886538v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03809668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nin N&#250;ria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512513v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69210" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Leitch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Nin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Copetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Dubois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouabdallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-huguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4602-071X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267650582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aixenprovence.fr/Archeologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/ecoles-doctorales/mondes-antiques-et-medievaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/team/antiquite-classique-et-tardive/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Bejaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776537v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886538v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03809668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nin N&#250;ria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512513v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69210" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Franco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Leitch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Nin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Copetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Dubois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouabdallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>