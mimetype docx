--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -2856,165 +2856,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Tribunal administratif d'Amiens en 2068. Voyage en dystopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque célébrant le 50e anniversaire du Tribunal administratif d'Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discours, représentations et réalités budgétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours, représentations et réalités budgétaires : comment comprendre la dette ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662301v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04662312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du théâtre considéré comme une expérience de pensée juridique : adapter le droit, construire la démocratie</w:t>
               </w:r>
@@ -4545,1545 +4545,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que parler veut dire en droit international des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des droits de l'homme au XIIe siècle. Enjeux, défis, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. (Re)penser les finances locales pour penser les évolutions de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finances locales et Mutations contemporaines de l'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temporalities of public action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parltime. Parliament and Time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Finances locales et Mutations contemporaines de l'Etat</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de &amp;quot;représentant(s) d'intérêt(s)&amp;quot; : quels représentants ? Quels intérêt ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil constitutionnel et les représentants d'intérêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce que parler veut dire en droit international des droits de l'homme</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le droit international des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des droits de l'homme au XIIe siècle. Enjeux, défis, méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Le Conseil constitutionnel et les représentants d'intérêt</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cours de Pierre Mendès France à l'ENA. Quels enseignements contemporains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financer la reconstruction de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité de la lutte contre les inégalités financières entre collectivités territoriales. Une autopsie de la péréquation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Houser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités financières et les collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-179, 2023, GRALE, 978-2-14-035002-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité de la lutte contre les inégalités financières entre collectivités territoriales. Une autopsie de la péréquation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Houser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités financières et les collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-035002-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-179, 2023, GRALE, 978-2-14-035002-3</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 1. Entre invisibilité et omniprésence, la légitimité aux interactions entre acteurs, la légitimité comme instrument d'analyse du système financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Husson-Rochcongar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité en finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2022, 978-2-84934-640-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-035002-3</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale. Eclairer l'objet finances publiques pour éclairer notre regard. De la légitimité en finances publiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Husson-Rochcongar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité en finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2022, 978-2-84934-640-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion générale. Eclairer l'objet finances publiques pour éclairer notre regard. De la légitimité en finances publiques.</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOLF et finances locales. Un éclairage sur le système financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Dussart; S. Mouton; V. Palma-Almaric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La LOFL a vingt ans !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Toulouse 1 Capitole, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 6. De l'enchevêtrement des légitimités aux interactions entre acteurs, la légitimité comme instrument d'analyse du dydtème financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Husson-Rochcongar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La légitimité en finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection juridique contre les livres anciens. Mein Kampf et les temporalités de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">X. Cabannes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livres et manuscrits anciens. Approche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-343-21035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 14. Argent public et vocation instrumentale des finances publiques, la légitimité comme moyen d'appréhender la place du complexe financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Husson-Rochcongar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité en finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2022, 978-2-84934-640-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 1. Entre invisibilité et omniprésence, la légitimité aux interactions entre acteurs, la légitimité comme instrument d'analyse du système financier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale. Contribution à une étude de l'objet finances publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Husson-Rochcongar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La légitimité en finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2022, 978-2-84934-640-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, 2022</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscrire la dette dans le droit, inscrire l'Etat dans la durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">X. Cabannes; Ch. Pierucci. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaître la dette publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2021, 9782275092706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-343-21035-3</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des personnes âgées : à quel prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Fauré; S. Sédillot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en établissement. Regards sur la crise du modèle français des EHPAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPRISCA, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université de Toulouse 1 Capitole, 2022</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La QPC et les représentants d'intérêt : techniques d'influence et influences sur la technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPC 2020 : les dix ans de la question citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, 2022, 978-2-84934-640-2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on encore parler de justice fiscale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Husson Rochcongar; E. de Crouy-Chanel; C. Glineur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice fiscale (Xe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, 2022, 978-2-84934-640-2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tribunal administratif d'Amiens en 2068. Voyage en dystopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Combrade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice administrative en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPRISCA, 2019, 979-1-0973-2306-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, 2021, 9782275092706</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffrer et déchiffrer la complexité budgétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Husson-Rochcongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Pariente. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chiffres en finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2019, 978-2-8493-4424-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...287 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653910v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04653878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours, représentations et réalités budgétaires : comment comprendre la dette ?</w:t>
               </w:r>
@@ -7181,51 +7181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B2507F7"/>
+    <w:nsid w:val="FB88C5E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7412,51 +7412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-husson-rochcongar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151236143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648417v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Husson-Rochcongar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.651.0355" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775169v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3240" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.5.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.173.0031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glineur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Crouy Chanel (de)" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_inegalites_financieres_et_les_collectivites_territoriales_matthieu_houser-9782140350023-77092.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653878v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654075v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-husson-rochcongar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151236143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648417v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Husson-Rochcongar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.651.0355" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775169v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3240" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04933101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.5.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.173.0031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glineur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Crouy Chanel (de)" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652251v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_inegalites_financieres_et_les_collectivites_territoriales_matthieu_houser-9782140350023-77092.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654075v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>