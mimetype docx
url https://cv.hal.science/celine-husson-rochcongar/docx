--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -7181,51 +7181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB88C5E8"/>
+    <w:nsid w:val="0F0B9426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>