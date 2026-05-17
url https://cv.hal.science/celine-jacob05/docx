--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -66,279 +66,436 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Friction to Cooperation: Rethinking Heterogeneous Positions in Collaborate Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camino Eck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2026 conference of stsing e.V. - Before Ruins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, stsing e.V., German Science and Technology Studies (STS) association, Mar 2026, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements maritimes et non-perte nette de biodiversité : comment sortir de l'absence de compensation des impacts négatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Bandelier; Bernard Hubert; Catherine Jeandel; Philippe Lebaron; Michel Petit; Hélène Rey-Valette; Pierre Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dossiers d'Agropolis International n° 24 : Sciences marines et littorales en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agropolis International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-69, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contours flous de la doctrine éviter-réduire-compenser de 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Quétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Regnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : Analyse des mesures compensatoires pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.25-33, 2015, 978-2-7592-2290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -348,1052 +505,1064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Mitigation Hierarchy for Nature Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Arlidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prue Addison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burgass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimas Gianuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (5), pp.336-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biosci/biy029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine biodiversity offsetting: An analysis of the emergence of an environmental governance system in California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93, pp.128-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update of the Visual_HEA software to improve the implementation of the Habitat Equivalency Analysis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105, pp.276-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effectiveness of the mitigation hierarchy in environmental impact studies on marine ecosystems: A case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60, pp.83-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving marine biodiversity offsetting: A proposed methodology for better assessing losses and gains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigating the inclusion of ecosystem services in biodiversity offsetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thorin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.03.027⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (A), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940422v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the inclusion of ecosystem services in biodiversity offsetting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Improving marine biodiversity offsetting: A proposed methodology for better assessing losses and gains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coralie Calvet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2016.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 175, pp.46-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444039v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maintenance costs of marine natural capital: A case study from the initial assessment of the Marine Strategy Framework Directive in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49, pp.37 - 47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2014.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une politique française de compensation des impacts sur la biodiversité plus efficace : défis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Quetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Aronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.15385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1403,100 +1572,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géographique de la compensation écologique en milieu marin : analyse de l’émergence d’un système de gouvernance environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017MON30001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01553076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1506,271 +1675,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seaweed industry in France. Report Interreg program NETALGAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mesnildrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Reunavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière des macro-algues en France. Rapport d'étude. NETALGAE - Interreg IVb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mesnildrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Reunavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1917,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/dossier-agropolis-sciences-marines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Regnery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arlidge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bull" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prue Addison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burgass" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Gianuca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biy029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thorin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.04.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnston" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.05.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.04.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S3CQGLG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.03.027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X7P9M0Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2016.07.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DV7CKW5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahe Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.03.028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quetier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01553076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MON30001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mesnildrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Reunavot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino Eck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/dossier-agropolis-sciences-marines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Regnery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arlidge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bull" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prue Addison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burgass" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Gianuca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biy029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.04.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.05.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4R496TC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.04.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S3CQGLG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2016.07.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DV7CKW5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.03.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X7P9M0Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahe Charles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.03.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quetier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15385" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01553076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MON30001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mesnildrey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Reunavot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>