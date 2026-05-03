--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1234,187 +1234,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Instrument a Community of Practice Dedicated to Project Based Pedagogy tutors: a Solution Based on Case Based Reasoning</w:t>
+                <w:t xml:space="preserve">Conception d'Environnements Informatiques Communautaires pour MAETIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th IEEE International Conference on Advanced Learning Technologies, ICALT 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Scientifique "Conception des EIAH à l'ère du web2.0 et à l'aube du web3.0"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.54-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183530v1</w:t>
+                <w:t xml:space="preserve">hal-00502264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'Environnements Informatiques Communautaires pour MAETIC</w:t>
+                <w:t xml:space="preserve">How to Instrument a Community of Practice Dedicated to Project Based Pedagogy tutors: a Solution Based on Case Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique "Conception des EIAH à l'ère du web2.0 et à l'aube du web3.0"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th IEEE International Conference on Advanced Learning Technologies, ICALT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sousse, Tunisia. pp.344-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502264v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser le RaPC pour favoriser le transfert de savoir-faire entre enseignants : le projet TeTraKap</w:t>
               </w:r>
@@ -1558,359 +1558,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer un dispositif pédagogique par l'intégration de nouveaux canaux de communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sharing an ontology in Education: Lessons learnt from the OURAL project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Azouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Desmoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Faerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lausanne, Swaziland. pp.347-358</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Advanced Learning Technologies (ICALT 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, pp.694-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190044v1</w:t>
+                <w:t xml:space="preserve">hal-00962001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing an ontology in Education: Lessons learnt from the OURAL project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Grandbastien</w:t>
+                <w:t xml:space="preserve">Améliorer un dispositif pédagogique par l'intégration de nouveaux canaux de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiçal Azouaou</w:t>
+                <w:t xml:space="preserve">Eric Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Desmoulins</w:t>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Faerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leclet</w:t>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Advanced Learning Technologies (ICALT 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, pp.694-698</w:t>
+              <w:t xml:space="preserve">EIAH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Swaziland. pp.347-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962001v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction collaborative d'Ontoural et son utilisation sur différents terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiçal Azouaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Faerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième conférence en Environnement Informatique pour l'Apprentissage Humain - EIAH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lausane, Suisse</w:t>
@@ -1939,51 +1939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par projet : expÈrimentations et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2034,51 +2034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExpÈrimentation d'outils d'aide ‡ la conception pÈdagogique : le projet VANUPIETS (VAlorisation de NetUniversitÈ pour des PolycopiÈs Interactifs dans l'EnseignemenT SupÈrieur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trigano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2110,342 +2110,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An «ethno-participative» Methodology for Designing E-Learning Environments: Experiment in Project Management Training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Méthode d'apprentissage de savoir-faire en mode projet instrumentée par les TIC : le projet MAETIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quénu-Joiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education, E-LEARN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Hawai, United States. pp.1295-1301</w:t>
+              <w:t xml:space="preserve">Colloque Internationales des Technologies de l'Information et de la Communication dans les Enseignement d'ingénieurs et dans l'industrie, TICE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183989v1</w:t>
+                <w:t xml:space="preserve">hal-01183988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Know-How through a Method using Technologies of Information and Communication and Project-Based Learning: the MAETIC Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">An «ethno-participative» Methodology for Designing E-Learning Environments: Experiment in Project Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education, E-LEARN 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Hawai, United States. pp.949-955 / 23825</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Hawai, United States. pp.1295-1301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183986v1</w:t>
+                <w:t xml:space="preserve">hal-01183989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'apprentissage de savoir-faire en mode projet instrumentée par les TIC : le projet MAETIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Learning Know-How through a Method using Technologies of Information and Communication and Project-Based Learning: the MAETIC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Talon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Internationales des Technologies de l'Information et de la Communication dans les Enseignement d'ingénieurs et dans l'industrie, TICE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education, E-LEARN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Hawai, United States. pp.949-955 / 23825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183988v1</w:t>
+                <w:t xml:space="preserve">hal-01183986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the design of E-learn-services: from the Analysis of Teaching Practices to the Design of a French Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,51 +2496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the manners and the teaching practices in the conception and the making up of scenario of on-line educational resources : a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inciting discussions between physicans about clinical cases: The Diacom forul and its pairing module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Open and Online Learning, ICOOL 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Ile Maurice, Région indéterminée. pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2686,51 +2686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la prise en charge de la douleur chez l'enfant : le forum DIACOM et ses modèles sous jacents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.315-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2768,51 +2768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of a learning system for between-Peers Distance Continuing Medical Education : the diacom forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE International Conference on Advanced Learning Technologies, ICALT 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Kazan, Russie, Unknown Region. pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2850,51 +2850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIACOM: a collective learning forum for continuing Medical Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on Medical Infromatics Europe, MIE 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Budapest, Hongrie, Unknown Region. pp.793-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2932,51 +2932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a distance learning environment, DIACOM: an Interactive forum based on collaborative learning for Continuing medical Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Multimédia, Hypermedia and Telecommunications, ED-MEDIA 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Denver, Colorado, USA, Unknown Region. pp.876-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3014,51 +3014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage de cas pour la formation médicale : modélisation et expérimentation du forum DIACOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Environnements Interactif d’Apprentissage avec Ordinateur, EIAO 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France. pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3096,51 +3096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case base model for a case based forum : experimentation on pediatric pain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Artificial Intelligence in Education, AI-ED 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, San Antonio, Texas, USA, Unknown Region. pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A forum dedicated to case based discussions for continuing medical education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress on Medical Informatics, MEDINFO 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Londres, Royaume Uni, Unknown Region. pp.1086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3260,51 +3260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation d’expériences médicales : le Forum DIACOM (Discussions Interactives à bAse de Cas pour la fOrmation Médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Technologies de l’Information et de la Communication dans les Enseignement d’ingénieurs et dans l’industrie, TICE 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Troyes, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3447,51 +3447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage d'expériences en apprentissage humain médié par un environnement informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Egyed-Zsigmond, E. and Guin, N. and Mille, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réutilisation de l'expérience, modèles et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réutilisation de l'expérience : modèles et applications, HERMES SCIENCE PUBLICATIONS / LAVOISIER, pp.0-211, 2009</w:t>
@@ -3817,51 +3817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ontologique dédiée à la production de ressources pédagogiques en ligne : Expérience dans le contexte du campus numérique International e-mi@ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lapujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4098,51 +4098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8569104"/>
+    <w:nsid w:val="AFFEEA1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4329,51 +4329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-joiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5782-8024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075179237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CVT-0570-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamgarraj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63028-6_36" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04555161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardson Ciguene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manson Toussaint Ben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004539401560163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A. Barth&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#252;rst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kassel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jones" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barth&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.97" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condamines T." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faerber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183989v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiron C." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04555176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones Jones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lapujade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lando" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-joiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5782-8024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075179237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CVT-0570-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamgarraj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63028-6_36" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04555161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardson Ciguene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manson Toussaint Ben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004539401560163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A. Barth&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#252;rst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kassel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jones" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barth&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.97" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condamines T." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faerber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiron C." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184063v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04555176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones Jones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lapujade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lando" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>