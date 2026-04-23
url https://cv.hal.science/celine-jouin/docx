--- v0 (2026-03-30)
+++ v1 (2026-04-23)
@@ -1592,252 +1592,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erik Peterson et les sciences sociales. Dialogue sur un non-dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Théologie politique et sciences sociales : autour d’Erik Peterson (1890-1960), 2021/3 (238), pp.435-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.11260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction à : Carl Schmitt, &amp;quot;Inter pacem et bellum nihil medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Continent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Archives et discours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’ignore si mon interprétation résistera à votre regard de sociologue&amp;quot;. Réflexions sur l’échange entre Ferdinand Tönnies et Carl Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Style et subjectivité, 58, pp.179-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cpuc.1670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437020v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04429075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner une forme sociale à l’État&amp;quot; : Heller et Gierke</w:t>
               </w:r>
@@ -4387,691 +4387,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, &amp;quot;Prendre/partager/paître&amp;quot;. La question de l’ordre économique et social à partir du nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carl Schmitt, &amp;quot;Inter bellum et pacem nihil est medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Tönnies-Carl Schmitt : correspondance (1924-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.1680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cpuc.1680⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04437247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Münkler &amp;quot;Peut-on abolir la guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théologie politique comme théologie d’une religion repolitisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Lübbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.144.0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, La tyrannie des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, &amp;quot;Clausewitz, penseur politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, Changement de structure du droit international (1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schmitt, La révolution légale mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schmitt, L'ordre du monde après la Deuxième Guerre mondiale, 1962</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437305v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04437308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schmitt, Conversation sur le partisan</w:t>
               </w:r>
@@ -5389,51 +5389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18293-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto von Gierke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10837-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehess.jouin.2013.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05421955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d1a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Esselborn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferragamo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Siddharth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Delianidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d1e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.033.0153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.20110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11260" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.4875" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25247/P1982-999X.2017.v1n1.p63-83" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06763-4.p.0093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0805" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0479" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.017.0239" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0882-3.p.0057" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.074.0046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10837-5.p.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvdf0m0c.5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437066v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie-Sosnowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154kc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1680" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann L&#252;bbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0485" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18293-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto von Gierke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10837-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehess.jouin.2013.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05421955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d1a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Esselborn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferragamo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Siddharth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Delianidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d1e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.033.0153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.20110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.4875" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25247/P1982-999X.2017.v1n1.p63-83" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06763-4.p.0093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0805" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0479" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.017.0239" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0882-3.p.0057" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.074.0046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10837-5.p.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvdf0m0c.5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437066v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie-Sosnowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154kc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1680" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann L&#252;bbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0485" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>