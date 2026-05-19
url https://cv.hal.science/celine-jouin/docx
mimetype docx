--- v1 (2026-04-23)
+++ v2 (2026-05-19)
@@ -405,51 +405,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -634,384 +634,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science-fiction, genre hybride et critique</w:t>
+                <w:t xml:space="preserve">Trois juristes de gauche sous Weimar : Heller, Kirchheimer, Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, 345 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, 192 p., 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cpuc.380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la théologie politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (111), 148 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1021,365 +887,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiser la théorie du commun. Les leçons des fondateurs du droit social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Du social au commun : un changement de paradigme ? Regards croisés en droit, économie et philosophie, 88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15d1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme autoritaire ou illibéralisme ? Un angle mort du débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, [Analyse / vendredi 14 février 2025]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit aux droits acquis. Droit social, droit subjectif et critique du néolibéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Autour du </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commun de la liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> de Catherine Colliot-Thélène, 61, pp.65-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11vsf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre à l’âge de la technique selon Carl Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens-Dessous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Héros, 1 (33), pp.153-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdes.033.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Genel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1396,1718 +1262,1718 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Autour du </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commun de la liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> de Catherine Colliot-Thélène, 61, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11vsb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallait-il publier la correspondance entre Ingeborg Bachmann et Max Frisch ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La science-fiction, genre hybride et critique, 1 (72), pp.131-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/germanica.20110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre/partager/paître : la question de l'ordre économique et social à partir de Nomos (Fondations géopolitiques, épisode 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Continent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, [25 p]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à : Carl Schmitt, &amp;quot;Inter pacem et bellum nihil medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grand Continent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archives et discours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’ignore si mon interprétation résistera à votre regard de sociologue&amp;quot;. Réflexions sur l’échange entre Ferdinand Tönnies et Carl Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Style et subjectivité, 58, pp.179-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.1670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Peterson et les sciences sociales. Dialogue sur un non-dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Théologie politique et sciences sociales : autour d’Erik Peterson (1890-1960), 2021/3 (238), pp.435-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhr.11260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction à : Carl Schmitt, &amp;quot;Inter pacem et bellum nihil medium</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner une forme sociale à l’État&amp;quot; : Heller et Gierke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Continent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Archives et discours</w:t>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Trois juristes de gauche sous Weimar : Heller, Neumann, Kirchheimer, 23, pp.89-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">J’ignore si mon interprétation résistera à votre regard de sociologue&amp;quot;. Réflexions sur l’échange entre Ferdinand Tönnies et Carl Schmitt</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le concept de communauté : l’héritage de Tönnies et Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Style et subjectivité, 58, pp.179-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cpuc.1670⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Le concept de communauté, 56, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Trois juristes de gauche sous Weimar : Heller, Neumann, Kirchheimer, 23, pp.89-108</w:t>
+              <w:t xml:space="preserve">, 2019, Trois juristes de gauche sous Weimar : Heller, Neumann, Kirchheimer, 23, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Le concept de communauté : l’héritage de Tönnies et Weber</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitution matérielle de l’Europe. Par-delà le pouvoir constituant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le concept de communauté, 56, pp.7-12. </w:t>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Europe, 30-31, pp.391-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/noesis.4875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt lecteur de Francisco de Vitoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ágora Filosófica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.63-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25247/P1982-999X.2017.v1n1.p63-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre et la constitution du social. Autour d'Otto von Gierke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les transformations du concept de guerre (1910-1930), 2 (9), pp.93-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cpuc.405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06763-4.p.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437033v1</w:t>
+                <w:t xml:space="preserve">hal-04437048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Lectures critiques] Penser la politique avec Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (5), pp.807-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.665.0805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, penseur de l’empire ou de l’impérialisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Trois juristes de gauche sous Weimar : Heller, Neumann, Kirchheimer, 23, 8 p</w:t>
+              <w:t xml:space="preserve">, 2015, Peut-on penser juridiquement l’Empire comme forme politique ?, 14, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La constitution matérielle de l’Europe. Par-delà le pouvoir constituant</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noésis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/noesis.4875⟩</w:t>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actualité de la théologie politique ?, 4 (111), pp.479-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.144.0479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Carl Schmitt lecteur de Francisco de Vitoria</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt et la pensée anglaise du droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ágora Filosófica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XV, pp.497-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La Grande Guerre et la constitution du social. Autour d'Otto von Gierke</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion civile ou métapolitique ? Notes sur la théologie politique en Allemagne et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actualité de la théologie politique ?, 4 (111), pp.507-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.144.0507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt et les secrets d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquilon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.55-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de guerre totale. La logique cryptée des sources schmittiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Imagination(s) environnementale(s), 2 (17), pp.239-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub.017.0239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit naturel et État mondial. Réflexions sur les dialogues entre Léo Strauss, Kojève et Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique, politique, religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les transformations du concept de guerre (1910-1930), 2 (9), pp.93-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06763-4.p.0093⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Le prisme du totalitarisme, 1, pp.57-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-0882-3.p.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...236 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-04437063v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schmitt à Nuremberg. Une théorie en accusation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Faire la preuve, 1 (74), pp.46-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.074.0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique culturelle. Schmitt, Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mouvements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eisenmann oder die post-Philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arch+. Zeitschrift fûr Architektur und Urbanismus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3117,992 +2983,992 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà la désincorporation du pouvoir. Le concept de souveraineté populaire selon Gierke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Crétois; Christophe Miqueu; Stéphanie Roza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La souveraineté populaire : un levier pour la démocratie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, pp.227-250, 2024, (Documents), 978-2-38519-034-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Althusius et l’Europe. De quoi Althusius est-il le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Quiviger; Mélanie Plouviez; Salim Abdelmadjid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe (II) : au milieu du gué/ Europa (II) : nel mezzo del cammin,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-914561-85-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiftung, Association, Institution. Gierke und Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Schröder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Staat als Genossenschaft. Zum rechtshistorischen und politischen Werk Otto von Gierkes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 155, Nomos, pp.279-301, 2021, (Staatsverständnisse), 978-3-7489-0219-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le moment Gierke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Otto von Gierke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Althusius et le développement des théories politiques du droit naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Classiques Garnier, pp.9-88, 2021, (Bibliothèque de la pensée juridique), 240610835X. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-10837-5.p.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religione civile o metapolitica ? Note sulla teologia politica in Germania e in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teologia e politica. Genealogia e attualità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quodlibet, pp.53-72, 2019, (Quodlibet Studio), 9788822910066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctvdf0m0c.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Jouin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La constitution matérielle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Pedone, 2019, 978-2-233-00913-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt und Pascal. Das Herz und die Entscheidung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Agard; Barbara Besslich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kulturkritik zwischen Deutschland und Frankreich (1890-1933)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Peter Lang, 2016, (Schriften zur politischen Kultur der Weimarer Republik), 9783653951912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du secret en démocratie. Réflexions sur l’irreprésentable chez Carl Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Sur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carl Schmitt. Concepts et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, CNRS éditions, pp.195-214, 2014, (Biblis), 2271081432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La souveraine ingratitude de l’esprit : subjectivité et modernité chez Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Porus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet et la culture / Субъект и культура</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aléthéia, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scénario hobbesien du &amp;quot;Nomos de la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ninon Grangé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carl Schmitt. Nomos, droit et conflit dans les relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.61-76, 2013, (L'Univers des normes), 978-2-7535-2848-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Habermas à Schmitt. État de droit et démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Felix Heidenreich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Zukunft der Demokratie / L'avenir de la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lit Verlag, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface : La guerre civile mondiale n'a pas eu lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carl Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre civile mondiale : essais, 1943-1978</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ère, pp.7-27, 2007, (Collection Chercheurs d'Ère. Documents), 978-2-915453-41-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sartre et l'Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Knopp; Vincent von Wroblewsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets Jean-Paul Sartre, Der Lauf des Bösen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4112,167 +3978,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto von Gierke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Philosophy of Law and Social Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4282,852 +4148,852 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de droit ou dictature ? [1930]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marie-Sosnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154kc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, &amp;quot;Inter bellum et pacem nihil est medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Tönnies-Carl Schmitt : correspondance (1924-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.1680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de droit ou dictature ? [1930]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carl Schmitt, &amp;quot;Prendre/partager/paître&amp;quot;. La question de l’ordre économique et social à partir du nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Hermann Heller</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Münkler &amp;quot;Peut-on abolir la guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théologie politique comme théologie d’une religion repolitisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Lübbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.144.0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Marie-Sosnowski</w:t>
+                <w:t xml:space="preserve">hal-04437257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, La tyrannie des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, La révolution légale mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, L'ordre du monde après la Deuxième Guerre mondiale, 1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, &amp;quot;Clausewitz, penseur politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, Changement de structure du droit international (1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Lübbe</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04437298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt, Conversation sur le partisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...384 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5137,112 +5003,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution matérielle de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La constitution matérielle de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Pedone, 271 p., 2019, 978-2-233-00913-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5389,51 +5255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18293-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto von Gierke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10837-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehess.jouin.2013.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05421955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d1a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Esselborn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferragamo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Siddharth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Delianidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d1e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.033.0153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.20110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.4875" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25247/P1982-999X.2017.v1n1.p63-83" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06763-4.p.0093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0805" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0479" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.017.0239" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0882-3.p.0057" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.074.0046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10837-5.p.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvdf0m0c.5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437066v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie-Sosnowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154kc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1680" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann L&#252;bbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0485" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18293-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto von Gierke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10837-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehess.jouin.2013.01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05421955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d1a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.380" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d1e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.033.0153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.20110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1670" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11260" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.405" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.4875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25247/P1982-999X.2017.v1n1.p63-83" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06763-4.p.0093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0479" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.017.0239" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0882-3.p.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.074.0046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10837-5.p.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvdf0m0c.5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04429281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marie-Sosnowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154kc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1680" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann L&#252;bbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.144.0485" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04437312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04436950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>