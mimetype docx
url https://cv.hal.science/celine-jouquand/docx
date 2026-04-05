--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -4558,51 +4558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C00E3D04"/>
+    <w:nsid w:val="64037FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>