--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1373,389 +1373,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Florida Radiance’ Strawberry</w:t>
+                <w:t xml:space="preserve">Influence of the Polymer Surface Layer on the Adhesion of Polymer Matrix Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Chandler</w:t>
+                <w:t xml:space="preserve">Sébastien Secouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bielinski Santos</w:t>
+                <w:t xml:space="preserve">N. Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Peres</w:t>
+                <w:t xml:space="preserve">N. Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Plotto</w:t>
+                <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (6), pp.1769-1770. </w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.51-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21273/HORTSCI.44.6.1769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0892705708091606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285526v1</w:t>
+                <w:t xml:space="preserve">hal-02562279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Polymer Surface Layer on the Adhesion of Polymer Matrix Composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Florida Radiance’ Strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tapie</w:t>
+                <w:t xml:space="preserve">Craig Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hucher</w:t>
+                <w:t xml:space="preserve">Bielinski Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Aguni</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0892705708091606⟩</w:t>
+              <w:t xml:space="preserve">HortScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (6), pp.1769-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21273/HORTSCI.44.6.1769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02562279v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Florida Elyana’ Strawberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bielinski Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HortScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (6), pp.1775-1776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,64 +1802,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sensory and Chemical Analysis of Fresh Strawberries Over Harvest Dates and Seasons Reveals Factors That Affect Eating Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Goodner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1919,51 +1919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chemical composition of polysaccharides on aroma retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,77 +2800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Strawberry Volatile Sampling by Direct Gas Chromatography Olfactometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Goodner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Florida State Horticultural Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ft Lauderdale, United States. pp.260-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3003,51 +3003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating interactions between polysaccharides and aroma compouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3111,51 +3111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multidisciplinaire des mécanismes d'interaction entre les gommes Xanthane et Galactomannane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating interactions between polysaccharides by aroma compounds study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,77 +3933,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of sensory and chemical characteristics of new University of Florida strawberry selections over a period of two years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Goodner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4041,77 +4041,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory Evaluation of new strawberry cultivars for potential use in fresh-cut fruit mixes during the winter month</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Goodner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Fresh-Cut Produce Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4558,51 +4558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64037FAC"/>
+    <w:nsid w:val="631291DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4789,51 +4789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-jouquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6326-6936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213646v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04325-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14331" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loaec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacques Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouquand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X63ZPXR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Chandler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Whitaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1141.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loa&#235;c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Woodward" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.07.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Danyluk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Friedrich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Goodrich-Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickey Parish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.10.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3GVQKH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Chandler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bielinski Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Peres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.44.6.1769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Secouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705708091606" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6760B7FB8A9F337D4499C04D27A782442E34C545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.44.6.1775" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Goodner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/JASHS.133.6.859" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NH214Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouquand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhiac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750513" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9178A859772C458BDDE646D89819BFCD4C7B60F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.03.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT9ZBT7F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gratadoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feigenbaum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Basso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Rouseff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene P" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eugene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80099-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-jouquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6326-6936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213646v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04325-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14331" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loaec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacques Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouquand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X63ZPXR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Chandler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Whitaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1141.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loa&#235;c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Woodward" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.07.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Danyluk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Friedrich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Goodrich-Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickey Parish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.10.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3GVQKH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Secouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705708091606" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6760B7FB8A9F337D4499C04D27A782442E34C545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Chandler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bielinski Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Peres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.44.6.1769" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.44.6.1775" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Goodner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/JASHS.133.6.859" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NH214Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouquand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhiac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750513" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9178A859772C458BDDE646D89819BFCD4C7B60F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.03.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT9ZBT7F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gratadoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feigenbaum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Basso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Rouseff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene P" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eugene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80099-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>