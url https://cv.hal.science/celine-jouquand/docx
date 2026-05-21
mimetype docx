--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -4558,51 +4558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="631291DF"/>
+    <w:nsid w:val="C1E2D298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>